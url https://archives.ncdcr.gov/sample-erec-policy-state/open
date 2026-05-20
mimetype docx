--- v0 (2026-03-26)
+++ v1 (2026-05-20)
@@ -772,765 +772,768 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Email: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B914B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40D433BF" w14:textId="751F7F5B" w:rsidR="00B914B0" w:rsidRDefault="00B914B0" w:rsidP="00983264">
+    <w:p w14:paraId="6D0A1789" w14:textId="0D08A984" w:rsidR="00010465" w:rsidRPr="00010465" w:rsidRDefault="00B914B0" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="_Toc224302126"/>
+      <w:bookmarkStart w:id="1" w:name="_Toc225263775"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Table of Contents</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
-    </w:p>
-    <w:p w14:paraId="22629400" w14:textId="1E85B505" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidR="00201A8B">
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r w:rsidR="00201A8B">
+        <w:instrText xml:space="preserve"> TOC \o "1-1" \h \z \u </w:instrText>
+      </w:r>
+      <w:r w:rsidR="00201A8B">
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:hyperlink w:anchor="_Toc225263775" w:history="1"/>
+    </w:p>
+    <w:p w14:paraId="3735C680" w14:textId="4057F70A" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263776" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>1. Purpose</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302127 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263776 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="3AD49BBE" w14:textId="2B746733" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="250CED59" w14:textId="513EE8E3" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302128" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263777" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>2. Responsible Parties</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302128 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263777 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>3</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09679667" w14:textId="60D21DDD" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="7BFA48CB" w14:textId="4243E114" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302129" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263778" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>3. Availability of System and Records for Outside Inspection</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302129 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263778 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6601A0BE" w14:textId="14962E98" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="4BC78F4D" w14:textId="4E6E5019" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302130" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263779" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>4. Maintenance of Trustworthy Electronic Records</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302130 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263779 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>6</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6780831F" w14:textId="19E6CD3B" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="41D16B0B" w14:textId="1F87D3F9" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302131" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263780" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>5. Components of Information Technology System</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302131 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263780 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>8</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="48331DE5" w14:textId="55DD72FC" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="1A045852" w14:textId="6169BFC4" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302132" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263781" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>6. Documentation of Information Technology System</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302132 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263781 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6C0EA7AA" w14:textId="7698A9D7" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="33BCF4AB" w14:textId="4FA843DA" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302133" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263782" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>7. Digital Imaging Program Documentation and Procedures</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302133 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263782 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>9</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="09431DEC" w14:textId="18A60666" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="73030468" w14:textId="0124F1B3" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302134" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263783" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>8. Other Electronic Records Management Practices</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302134 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263783 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>12</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="6EDF8F45" w14:textId="05C6AF31" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="55CD0423" w14:textId="5198CA2C" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302135" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263784" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:noProof/>
           </w:rPr>
           <w:t>9. Compliance and Electronic Records Self-Warranty</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302135 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263784 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>14</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="11882E2C" w14:textId="31681BAB" w:rsidR="00201A8B" w:rsidRDefault="00201A8B">
+    <w:p w14:paraId="3524A462" w14:textId="6AF3AF93" w:rsidR="00010465" w:rsidRDefault="00010465">
       <w:pPr>
         <w:pStyle w:val="TOC1"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
           <w:noProof/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="_Toc224302136" w:history="1">
-        <w:r w:rsidRPr="00FD63D8">
+      <w:hyperlink w:anchor="_Toc225263785" w:history="1">
+        <w:r w:rsidRPr="00614792">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:noProof/>
           </w:rPr>
           <w:t>10. Request for Disposal of Paper Records Duplicated by Electronic Means</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:tab/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
-          <w:instrText xml:space="preserve"> PAGEREF _Toc224302136 \h </w:instrText>
+          <w:instrText xml:space="preserve"> PAGEREF _Toc225263785 \h </w:instrText>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
-        <w:r w:rsidR="0019610A">
+        <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:t>18</w:t>
         </w:r>
         <w:r>
           <w:rPr>
             <w:noProof/>
             <w:webHidden/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="15C6FE8F" w14:textId="022E98E6" w:rsidR="00983264" w:rsidRDefault="00201A8B" w:rsidP="00201A8B">
+    <w:p w14:paraId="15C6FE8F" w14:textId="59C30C22" w:rsidR="00983264" w:rsidRDefault="00201A8B" w:rsidP="00201A8B">
       <w:r>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00983264">
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D2986E4" w14:textId="11E6A4A5" w:rsidR="00983264" w:rsidRDefault="00983264" w:rsidP="00983264">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc224302127"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc225263776"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>1. Purpose</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="16FC9A30" w14:textId="77777777" w:rsidR="00983264" w:rsidRPr="00983264" w:rsidRDefault="00983264" w:rsidP="00983264">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983264">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Describe the purpose of this policy. What records does it protect, what information technology systems are used by the agency, and when will this policy be updated?]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73B3DD34" w14:textId="16BD4E22" w:rsidR="00983264" w:rsidRDefault="00983264" w:rsidP="00983264">
       <w:r>
         <w:t xml:space="preserve">The records covered by this policy are in the custody of </w:t>
       </w:r>
       <w:r w:rsidRPr="00983264">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1670,55 +1673,55 @@
         <w:t xml:space="preserve">and submitted to the agency’s Chief Records Officer </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">whenever this agency wishes to dispose of a series of paper records that have been digitized. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3592C89D" w14:textId="7B9201DC" w:rsidR="00983264" w:rsidRDefault="00983264" w:rsidP="00983264">
       <w:r>
         <w:t xml:space="preserve">This policy will supersede any electronic records system policy previously adopted. This policy will be reevaluated at a minimum of every </w:t>
       </w:r>
       <w:r w:rsidRPr="00983264">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[five]</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> years, or upon the implementation of a new information technology system, and will be updated as required. A copy of this policy will remain on file at the Department of Natural and Cultural Resources.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A599C60" w14:textId="69633533" w:rsidR="00983264" w:rsidRDefault="00983264" w:rsidP="009142A6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc224302128"/>
+      <w:bookmarkStart w:id="3" w:name="_Toc225263777"/>
       <w:r>
         <w:t>2. Responsible Parties</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:p w14:paraId="55623799" w14:textId="77777777" w:rsidR="00983264" w:rsidRPr="00983264" w:rsidRDefault="00983264" w:rsidP="0001328E">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983264">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>[Describe the electronic records management responsibilities of the persons or departments responsible for adhering to this policy. Tailor this section to reflect the actual parties and their responsibilities within your agency. To go into effect, this policy will be signed by the individuals listed.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2C2F2EDD" w14:textId="7A4BD237" w:rsidR="006668F4" w:rsidRDefault="006668F4" w:rsidP="00522EED">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="120"/>
@@ -2839,56 +2842,56 @@
     </w:p>
     <w:p w14:paraId="6A968159" w14:textId="0DD2353D" w:rsidR="00983264" w:rsidRPr="00983264" w:rsidRDefault="00983264" w:rsidP="00983264">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="1440"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00983264">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Keep the backup medium separate from the mobile computer when a mobile computer is outside a secure area.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75714BAC" w14:textId="627754AB" w:rsidR="00983264" w:rsidRDefault="00983264" w:rsidP="001051FE">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc224302129"/>
+      <w:bookmarkStart w:id="4" w:name="_Toc225263778"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3. Availability of System and Records for Outside Inspection</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkEnd w:id="4"/>
     </w:p>
     <w:p w14:paraId="04C0D35D" w14:textId="41E81FE5" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="001051FE">
       <w:pPr>
         <w:keepNext/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[Describe how the agency complies with requests for pretrial discovery of the agency’s electronic records, and how the agency intends to lay a proper foundation for ensuring the admissibility of its records into evidence should legal proceedings arise. Also describe how the </w:t>
       </w:r>
       <w:r w:rsidR="00977664">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">state </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
@@ -2943,296 +2946,317 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> imminent, or if a court order may prohibit specified records from being destroyed or otherwise rendered unavailable. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C9E5873" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>In order to lay a proper foundation for the purposes of admitting the agency’s electronic records into evidence, the agency will be able to provide up-to-date, detailed documentation that describes the procedural controls employed in producing records; procedures for input control including tests used to assure accuracy and reliability; and evidence of the records’ chain of custody. In addition to this policy, such documentation includes:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B41BDB" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="11B41BDB" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Procedural manuals</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="459D5F93" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="459D5F93" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>System documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41685B07" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="41685B07" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Training documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B78E01A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="5B78E01A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Audit documentation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="473A2700" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
+    <w:p w14:paraId="473A2700" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Audit trails documenting access permission to records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4582B942" w14:textId="1FABC318" w:rsidR="00983264" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The agency will also honor inspection and copy requests pursuant to N.C. G.S. § 132. The agency should produce the records created and used in the course of business, maintaining established folder structure as applicable. The agency should produce records in any format it is capable of producing if asked by the requesting party; however, the agency is not required to create or compile a record that does not already exist. If it is necessary to separate confidential from non-confidential information in order to permit the inspection or copying of the public records, the public agency will bear the cost of such separation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6852416A" w14:textId="683B40D3" w:rsidR="0083222B" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_4._Maintenance_of"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="4"/>
+      <w:bookmarkStart w:id="5" w:name="_4._Maintenance_of"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc225263779"/>
+      <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>4. Maintenance of Trustworthy Electronic Records</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="11D4FD30" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[Describe the processes by which electronic records are produced and managed, including how a record is created, named, saved, accessed, and transferred from one storage medium to another.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="70C42BAE" w14:textId="12BCFE55" w:rsidR="00D63CFA" w:rsidRPr="00D63CFA" w:rsidRDefault="00D63CFA" w:rsidP="00D63CFA">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Four characteristics are necessary for the maintenance of trustworthy electronic records:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3301D51C" w14:textId="0715F77D" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="3301D51C" w14:textId="0715F77D" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Produced by Methods that Ensure Accuracy</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68594F43" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="68594F43" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Maintained in a Secure Environment</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4542B11B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="4542B11B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Associated and Linked with Appropriate Metadata</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9124A3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
+    <w:p w14:paraId="2A9124A3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="10620"/>
+        </w:tabs>
         <w:spacing w:after="200"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Stored on Media that are Regularly Assessed and Refreshed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D37542A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Produced_by_Methods"/>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkStart w:id="7" w:name="_Produced_by_Methods"/>
+      <w:bookmarkEnd w:id="7"/>
       <w:r w:rsidRPr="0091412C">
         <w:lastRenderedPageBreak/>
         <w:t>Produced by Methods that Ensure Accuracy</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6EA485A7" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:spacing w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All platforms used by the agency to create and manage electronic records, including e-mail clients, social media platforms, and cloud computing platforms, conform with all Department of Natural and Cultural Resources policies and all applicable </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">IT </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
@@ -3329,213 +3353,218 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>File formats used by the agency are identified as standard by DNCR and are well-supported, backwards compatible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and have robust metadata support.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="171DC10E" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_Maintained_in_a"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="8" w:name="_Maintained_in_a"/>
+      <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Maintained in a Secure Environment</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B83E776" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Security of the system and the records it holds is maintained in the following ways:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E538E9B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="3E538E9B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Access rights are managed by the IT department and are assigned by a supervising authority to prevent unauthorized viewing of documents.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2692AA26" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="2692AA26" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Either the information technology system is able to separate confidential from non-confidential information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or data creators must organize and name file systems in such a way to identify confidentiality of the documents</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[specify which]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6396457A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="6396457A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Folders with confidential information are restricted, and access rights to confidential data are carefully managed. Confidential material is redacted </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[define how] </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>before it is shared or otherwise made available.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F432B6" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="16F432B6" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Physical access to computers, disks, and external hard drives is restricted.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314A3E58" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
+    <w:p w14:paraId="314A3E58" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All system password and operating procedure manuals are kept in secure off-site storage. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="084681BA" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Associated_with_Appropriate"/>
-      <w:bookmarkEnd w:id="8"/>
+      <w:bookmarkStart w:id="9" w:name="_Associated_with_Appropriate"/>
+      <w:bookmarkEnd w:id="9"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Associated and Linked with Appropriate Metadata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13EB6230" w14:textId="6E3BEC2F" w:rsidR="0083222B" w:rsidRPr="00B213C3" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Metadata is maintained alongside the record. At a minimum, metadata retained includes file creator, date created, title (stored as the file name), and when appropriate, cell formulae and e-mail header information. Employees are not instructed to create metadata other than metadata that is essential for a file’s current use and/or retention.</w:t>
       </w:r>
       <w:r w:rsidR="00B213C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B213C3" w:rsidRPr="00B213C3">
         <w:rPr>
@@ -3546,263 +3575,264 @@
       </w:r>
       <w:hyperlink r:id="rId16" w:history="1">
         <w:r w:rsidR="00B213C3" w:rsidRPr="00B213C3">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Metadata as a Public Record in North Carolina: Best Practices Guidelines for Its Retention and Disposition</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B213C3" w:rsidRPr="00B213C3">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:iCs/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="482285F5" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Stored_on_Media"/>
-      <w:bookmarkEnd w:id="9"/>
+      <w:bookmarkStart w:id="10" w:name="_Stored_on_Media"/>
+      <w:bookmarkEnd w:id="10"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Stored on Media that are Regularly Assessed and Refreshed</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F79DC85" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Data is converted to new usable file types as old ones become obsolete. The following steps are taken to ensure the continued accessibility of records kept in electronic formats:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310DD653" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="310DD653" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1267"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Data is audited and assessed annually. If there is evidence of file corruption, data should be migrated to new media.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AE3F94D" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="7AE3F94D" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1267"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Records are periodically verified through hash algorithms. This is required before and after transfer to new media to ensure the records were not altered.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E0064C" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="16E0064C" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1267"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Media is refreshed every three to five years. The agency documents when and how records are transferred from one storage medium to another. Once the new media has been sampled to </w:t>
+        <w:t xml:space="preserve">Media is refreshed every three to five years. The agency documents when and how records are transferred from one storage medium to another. Once the new media has been sampled to assure </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t>assure the quality of the transfer, the original media may be destroyed according to the guidelines of 07 NCAC 04M .0510.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2B5E46E3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+        <w:t>the quality of the transfer, the original media may be destroyed according to the guidelines of 07 NCAC 04M .0510.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B5E46E3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1267"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Records are periodically migrated to new file types, particularly when a new information technology system requires that they be brought forward in order to render the file properly</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD22B8F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="5AD22B8F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1267"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Metadata is maintained during transfers and migrations.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDDF686" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00522EED">
+    <w:p w14:paraId="4BDDF686" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="120"/>
-        <w:ind w:left="1267"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Storage media are maintained in a manner and in an environment that promotes bit-level preservation. Humidity does not exceed 50% and should not fall below 30%. Room temperature is set between 65° F to 75° F. The agency adheres to the media manufacturer’s recommendations for specific environmental conditions in which the media should be stored.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D4749E6" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
+    <w:p w14:paraId="1D4749E6" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:spacing w:after="200"/>
+        <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Whatever media is used to store data is clearly labeled with enough information that its contents can be determined</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (e.g., optical media should have a physical label; data stored on a server should be indexed)</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69F63EC5" w14:textId="60ADF72F" w:rsidR="0083222B" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc224302131"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc225263780"/>
       <w:r>
         <w:t xml:space="preserve">5. </w:t>
       </w:r>
       <w:r w:rsidRPr="0083222B">
         <w:t>Components</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> of Information Technology System</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="10"/>
+      <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="2A6BE014" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[Describe how the agency ensures that its employees use the information system consistently and as intended. Describe what procedures are in place, what documentation is maintained, and what auditing controls are in place to ensure compliance and accuracy.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07801ECF" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A95C33">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:after="120"/>
@@ -3900,52 +3930,52 @@
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">employees </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>will acknowledge by initialization or signature that they are aware of the policies and have received training on them. When appropriate, employees will also attend trainings offered by the Department of Natural and Cultural Resources on the maintenance of electronic records. Documentation will be maintained for the distribution of written procedures, attendance of individuals at training sessions and refresher training programs, and other relevant information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6024EAD7" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Audit_Trails"/>
-      <w:bookmarkEnd w:id="11"/>
+      <w:bookmarkStart w:id="12" w:name="_Audit_Trails"/>
+      <w:bookmarkEnd w:id="12"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Audit Trails</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="035215BF" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>At a minimum, t</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>he IT department will</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -3953,110 +3983,110 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">maintain documentation on who has read and/or write permission to files maintained by the agency. Ideally, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> log of activities on the system is maintained, which shows who accessed the system, how and by whom records were created and modified, and whether standard procedures were followed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F18F97B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="12" w:name="_Audits"/>
-      <w:bookmarkEnd w:id="12"/>
+      <w:bookmarkStart w:id="13" w:name="_Audits"/>
+      <w:bookmarkEnd w:id="13"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Audits</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFA4B33" w14:textId="1738BF00" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Audits are designed to evaluate the process or system's accuracy, timeliness, adequacy of procedures, training provided, and the existence of audit trails. Internal audits are conducted regularly by agency IT staff, at least </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[annually]</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26239E7F" w14:textId="7BC706A3" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="13" w:name="_Documentation_of_Information"/>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="13"/>
+      <w:bookmarkStart w:id="14" w:name="_Documentation_of_Information"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc443989438"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc225263781"/>
+      <w:bookmarkEnd w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">6. </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Documentation of Information Technology System</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="14"/>
       <w:bookmarkEnd w:id="15"/>
+      <w:bookmarkEnd w:id="16"/>
     </w:p>
     <w:p w14:paraId="3F84461A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[Describe what is contained within system documentation, who maintains it, and its retention period.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="508236BA" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0029113C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:after="120"/>
@@ -4084,52 +4114,52 @@
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:spacing w:after="200"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Retention of System Documentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24981E6A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="16" w:name="_Content_of_System"/>
-      <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkStart w:id="17" w:name="_Content_of_System"/>
+      <w:bookmarkEnd w:id="17"/>
       <w:r w:rsidRPr="0091412C">
         <w:t xml:space="preserve">System </w:t>
       </w:r>
       <w:r>
         <w:t>Design</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7AD39F92" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="009142A6">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The agency maintains documentation that describes system procedures</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
@@ -4231,52 +4261,52 @@
     </w:p>
     <w:p w14:paraId="5614F198" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0029113C">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Service level agreements for contracted information technology services</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C85420F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="17" w:name="_Retention_of_System"/>
-      <w:bookmarkEnd w:id="17"/>
+      <w:bookmarkStart w:id="18" w:name="_Retention_of_System"/>
+      <w:bookmarkEnd w:id="18"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Retention of System Documentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19083A89" w14:textId="0169CD43" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">One set of all system documentation will be maintained during the period for which the records produced by the process or system could likely be subject to court review and until all data created by every system instance has been destroyed or transferred to </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -4284,68 +4314,68 @@
         <w:t xml:space="preserve">new operating environment. All such documentation is listed in the </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[agency’s] </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>records retention schedule.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BBA5FE6" w14:textId="64443E7F" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="18" w:name="_Digital_Imaging_Program"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="18"/>
+      <w:bookmarkStart w:id="19" w:name="_Digital_Imaging_Program"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc225263782"/>
+      <w:bookmarkEnd w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">7. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="20" w:name="_Toc443989439"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc443989439"/>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Digital Imaging Program Documentation and Procedures</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
+      <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="67FDFB5B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00515DB2">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[If your agency has or will be implementing an imaging program, describe the system in detail </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
@@ -4469,52 +4499,52 @@
     </w:p>
     <w:p w14:paraId="2352813B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00186333">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Retention of Original and Duplicate Records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F346956" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_System_and_Procedural"/>
-      <w:bookmarkEnd w:id="21"/>
+      <w:bookmarkStart w:id="22" w:name="_System_and_Procedural"/>
+      <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>System and Procedural Documentation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08B9C4DD" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[Document the information technology system used to produce and manage the agency’s imaged records. This section should describe the system hardware and software, the system environment in terms of the organizational structure, functions and responsibilities, and the system processes. Documentation should be complete and up-to-date. If the agency outsources digital imaging, the service level agreement should describe the operating environment and equipment. See Section </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
@@ -4816,246 +4846,250 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="5666DBF6" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Whether any image enhancement techniques should be conducted after imaging</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43113FC3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="22" w:name="_Training"/>
-      <w:bookmarkEnd w:id="22"/>
+      <w:bookmarkStart w:id="23" w:name="_Training"/>
+      <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Training</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07C7FC0D" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[For agencies that scan in-house] </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Only designated staff that have been formally trained by IT staff and have signed off on training documentation on the use of the imaging software and equipment will be allowed to scan records. Components of the training will include basic techniques for image capture, indexing, quality control, security configuration, auditing, use of equipment, and general system maintenance. </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t>Permissions to image and index records will not be assigned until the user has been trained. If a user improperly indexes or scans a document, an auditor will address this occurrence with the user, and remedial training will be required.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E1D3AE4" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="00D25610" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="23" w:name="_Indexing_and_Metadata"/>
-      <w:bookmarkEnd w:id="23"/>
+      <w:bookmarkStart w:id="24" w:name="_Indexing_and_Metadata"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="00D25610">
         <w:t>Indexing and Metadata</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62691132" w14:textId="6063A84F" w:rsidR="0083222B" w:rsidRPr="002F528A" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">All imaged records must be indexed in order to facilitate efficient retrieval, ease of use, and up-to-date information about the images stored. This index should capture the content, structure, and context of the imaged records and will be developed by IT staff prior to the implementation of any imaging system. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Metadata will be maintained in accordance with the guidelines provided in </w:t>
       </w:r>
       <w:hyperlink w:anchor="_4._Maintenance_of" w:history="1">
         <w:r w:rsidRPr="003F7CB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 4, </w:t>
         </w:r>
         <w:r w:rsidRPr="003F7CB8">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:i/>
           </w:rPr>
           <w:t>Maintenance of Trustworthy Electronic Records</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73C5993B" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="24" w:name="_Auditing_and_Audit"/>
-      <w:bookmarkEnd w:id="24"/>
+      <w:bookmarkStart w:id="25" w:name="_Auditing_and_Audit"/>
+      <w:bookmarkEnd w:id="25"/>
       <w:r w:rsidRPr="0091412C">
         <w:t>Auditing and Audit Trails</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E94661D" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00EF0A13">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">taff </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">trained to conduct imaging </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>will conduct a quality control audit following the imaging of a record to ensure that the following features of the imaged record are legible:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E1E6624" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="1E1E6624" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Individual letters, numbers, and symbols </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F413372" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="0F413372" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Combinations of letters, numbers, and symbols forming words or sentences </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="535F5103" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="535F5103" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Graphics such as signatures, logos, and pictures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB3CD90" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="0AB3CD90" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Other features of records such as color, shape, texture, etc., that relate to the content of the information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE1CF40" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Managerial staff for the various units of the agency will also periodically audit imaged records for accuracy, readability, and reproduction capabilities. </w:t>
       </w:r>
@@ -5147,418 +5181,435 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>access</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>es records and what procedures were taken.</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Audit trails include the success or failure, date, time, and user of the following events:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C35E260" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="3C35E260" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Add/Edit electronic document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A3A46AD" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="7A3A46AD" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Assign index template</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B657D4" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="28B657D4" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Copy document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765438F4" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="765438F4" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Copy pages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1819D9C9" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="1819D9C9" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Create document/folder</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C4B249" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="32C4B249" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Delete entry</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF87230" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="3EF87230" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Delete pages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C4162D8" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="5C4162D8" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Delete volume</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5379D647" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="5379D647" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Edit image</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041E4B85" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="041E4B85" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>E-mail document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1943EC1C" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="1943EC1C" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Export document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC5A9E3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="5DC5A9E3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Index creation/deletion/modification</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031360C1" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="031360C1" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Insert page</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1973862F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="1973862F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Log in/out</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FEF8A25" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="7FEF8A25" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Move document</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2393B2D1" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="2393B2D1" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Move pages</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743FBBB0" w14:textId="77777777" w:rsidR="0083222B" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
+    <w:p w14:paraId="743FBBB0" w14:textId="77777777" w:rsidR="0083222B" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:after="120"/>
+        <w:ind w:left="720"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Print document</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C103EE1" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="002F528A" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[For agencies that scan in-house]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Managerial staff will document by position title employees that have the authority to complete each of the tasks listed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="264925F7" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="00AE7CE5">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:after="120"/>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Retention_of_Original"/>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkStart w:id="26" w:name="_Retention_of_Original"/>
+      <w:bookmarkEnd w:id="26"/>
       <w:r w:rsidRPr="007A5CBB">
         <w:t>Retention of Original and Duplicate Records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F42419B" w14:textId="0F7E27FB" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00AE7CE5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">To obtain permission to destroy original records following imaging, this agency will complete </w:t>
       </w:r>
       <w:hyperlink w:anchor="_10._Request_for" w:history="1">
         <w:r w:rsidRPr="00AC6D16">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t xml:space="preserve">Section 10 of this document, </w:t>
         </w:r>
@@ -5765,72 +5816,72 @@
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> for more information on contracting out electronic records management services.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B92B35B" w14:textId="586BB835" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Request_for_Disposal"/>
-[...3 lines deleted...]
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkStart w:id="27" w:name="_Request_for_Disposal"/>
+      <w:bookmarkStart w:id="28" w:name="_Other_Electronic_Records"/>
+      <w:bookmarkStart w:id="29" w:name="_8._Other_Electronic"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc225263783"/>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
+      <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="30" w:name="_Toc443989440"/>
+      <w:bookmarkStart w:id="31" w:name="_Toc443989440"/>
       <w:r w:rsidRPr="007A5CBB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Other Electronic Records Management Practices</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="29"/>
       <w:bookmarkEnd w:id="30"/>
+      <w:bookmarkEnd w:id="31"/>
     </w:p>
     <w:p w14:paraId="55F779C8" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="003C2FC5">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[Describe the agency’s other electronic records management practices.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1207D1B0" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="002E6A68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="120"/>
@@ -5946,76 +5997,76 @@
         </w:numPr>
         <w:spacing w:after="200"/>
         <w:ind w:left="720"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[For agencies that contract electronic records management services to third-party vendors] </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Contracting</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="16C4B091" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="31" w:name="_System_Planning"/>
-      <w:bookmarkEnd w:id="31"/>
+      <w:bookmarkStart w:id="32" w:name="_System_Planning"/>
+      <w:bookmarkEnd w:id="32"/>
       <w:r w:rsidRPr="007A5CBB">
         <w:t>System Planning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12B674DC" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[Explain for what purposes the agency uses traditional paper media, electronic systems, or microfilm, based on what format best serves the records retention requirements of unique records groups. Also explain how the agency plans for hardware and software updates, particularly how it takes future budgetary implications into consideration.]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CADC8A7" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="32" w:name="_Electronic_Records_Management"/>
-      <w:bookmarkEnd w:id="32"/>
+      <w:bookmarkStart w:id="33" w:name="_Electronic_Records_Management"/>
+      <w:bookmarkEnd w:id="33"/>
       <w:r>
         <w:t>Shared Drive</w:t>
       </w:r>
       <w:r w:rsidRPr="007A5CBB">
         <w:t xml:space="preserve"> Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F7995E" w14:textId="0AE4CD30" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="00BC5513" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6E77FF15">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Procedures for the use of this shared storage comply with DNCR’s guidance </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">regarding </w:t>
       </w:r>
@@ -6185,52 +6236,52 @@
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Imaged documents will be synchronized to a secured offsite location </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>[immediately]</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> upon document changes or upon document scanning.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5774139A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="33" w:name="_Cloud_Computing"/>
-      <w:bookmarkEnd w:id="33"/>
+      <w:bookmarkStart w:id="34" w:name="_Cloud_Computing"/>
+      <w:bookmarkEnd w:id="34"/>
       <w:r w:rsidRPr="007A5CBB">
         <w:t>Cloud Computing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A9A804" w14:textId="1683855E" w:rsidR="0083222B" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[For agencies that store electronic records </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">using </w:t>
       </w:r>
@@ -6292,52 +6343,52 @@
           </w:rPr>
           <w:t>Shared Storage and Cloud Computing</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="008B727A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> guidance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
-      <w:bookmarkStart w:id="34" w:name="_Contracting"/>
-      <w:bookmarkEnd w:id="34"/>
+      <w:bookmarkStart w:id="35" w:name="_Contracting"/>
+      <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="0FC0311E" w14:textId="77777777" w:rsidR="009F71DA" w:rsidRPr="00870917" w:rsidRDefault="009F71DA" w:rsidP="009F71DA">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="00870917">
         <w:t>Text Messaging, Instant Messaging, and Mobile Device Management</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B63D3C7" w14:textId="3C6233C4" w:rsidR="009F71DA" w:rsidRPr="0091412C" w:rsidRDefault="009F71DA" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00870917">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[For colleges whose employees conduct public business using mobile devices. Describe how text/instant messaging is currently used in your offices. Do employees use workplace-issued devices or personal ones? What applications or platforms? Are there any needs specific to the office that text/instant messaging helps to address, such as administrative purposes or communication with other departments/third parties? How are employees informed of how to manage digital communications in accordance with public records law? Are text/instant messages being stored and retained by the office? If not, can existing practices be adapted, or is a new method needed? How can office policy address the legal implications of e-discovery regarding the use of texting/instant messaging? </w:t>
       </w:r>
       <w:r w:rsidR="00E1387B" w:rsidRPr="00870917">
         <w:rPr>
@@ -6417,442 +6468,443 @@
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The terms of the service level agreement with </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">[third-party contractor] </w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>detail:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C82BEA" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="77C82BEA" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>File formats</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5549AF03" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="5549AF03" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Plan for converting files to a new format</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CBDB70" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="06CBDB70" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>File naming practices</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55AE06E4" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="55AE06E4" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Access rights/security mechanisms</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="104B434E" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="104B434E" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Backups (specify frequency and location)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3261BF15" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="3261BF15" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Mechanism for destructions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AEC67DC" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="6AEC67DC" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Audits (data should be audited at least annually to test accessibility and assess need for refresh or migration)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A595DF5" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="0A595DF5" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Frequency of refreshing of media (should be at least every 3-5 years)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21763D5F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="21763D5F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Frequency of checksum validation (should be at least at every migration)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501D3649" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="501D3649" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
-        <w:lastRenderedPageBreak/>
         <w:t>Environmental conditions where media is stored (humidity 30-50%, temperature 65-75°F)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB86105" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="0BB86105" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
+        <w:lastRenderedPageBreak/>
         <w:t>Training program</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6EAFC5" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="3B6EAFC5" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Disaster recovery procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2059DFD3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="2059DFD3" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>System documentation/procedural manual – a copy should be provided to the agency that specifies what hardware and software are provided by the vendor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EC7187" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="32EC7187" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>System for indexing records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33CC13A6" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="33CC13A6" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Quality control procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371A8559" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="371A8559" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Mechanism for document production due to litigation, audit, or public records request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7A6A19" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="0F7A6A19" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Mechanism for avoiding spoliation of evidence</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6644EE7D" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00004960">
+    <w:p w14:paraId="6644EE7D" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:keepNext/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Costs for:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D7E0E18" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="7D7E0E18" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Uploading records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67EFA301" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="67EFA301" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Downloading records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4D59F7" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="6F4D59F7" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Migrating records</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05815B8F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00A77B2B">
+    <w:p w14:paraId="05815B8F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Service termination</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EA2361E" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00004960">
+    <w:p w14:paraId="4EA2361E" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Proprietary software necessary to access records (if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40030D71" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00004960">
+    <w:p w14:paraId="40030D71" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0091412C" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Performance/availability (e.g., planned and unplanned downtime)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267A855E" w14:textId="77777777" w:rsidR="00004960" w:rsidRDefault="0083222B" w:rsidP="00004960">
+    <w:p w14:paraId="267A855E" w14:textId="77777777" w:rsidR="00004960" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="120" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
         <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Ownership of data</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0819A2BC" w14:textId="1BB1016F" w:rsidR="0083222B" w:rsidRPr="00004960" w:rsidRDefault="0083222B" w:rsidP="00004960">
+    <w:p w14:paraId="0819A2BC" w14:textId="1BB1016F" w:rsidR="0083222B" w:rsidRPr="00004960" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="24"/>
+          <w:numId w:val="30"/>
         </w:numPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="120"/>
+        <w:contextualSpacing w:val="0"/>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:t>Procedure for exporting records (including images as well as metadata) at end of contract period and/or when vendor ceases operation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A84B2CE" w14:textId="2C84C08E" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:keepLines w:val="0"/>
         <w:spacing w:before="240" w:after="60"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="35" w:name="_Compliance_and_Electronic"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="35"/>
+      <w:bookmarkStart w:id="36" w:name="_Compliance_and_Electronic"/>
+      <w:bookmarkStart w:id="37" w:name="_Toc225263784"/>
+      <w:bookmarkEnd w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">9. </w:t>
       </w:r>
-      <w:bookmarkStart w:id="37" w:name="_Toc443989441"/>
+      <w:bookmarkStart w:id="38" w:name="_Toc443989441"/>
       <w:r w:rsidRPr="007A5CBB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Compliance and Electronic Records Self-Warranty</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="36"/>
       <w:bookmarkEnd w:id="37"/>
+      <w:bookmarkEnd w:id="38"/>
     </w:p>
     <w:p w14:paraId="2FCC5EA1" w14:textId="6D2BCD41" w:rsidR="0083222B" w:rsidRPr="00171292" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The completion of this form by all signing employees signals that all employees will adhere to the rules set forth in this policy. Furthermore, t</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>his section is</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
@@ -6934,52 +6986,52 @@
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> Records Duplicated by Electronic Means</w:t>
       </w:r>
       <w:r w:rsidRPr="00171292">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> form</w:t>
       </w:r>
       <w:r w:rsidR="007007B0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> the agency’s Chief Records Officer</w:t>
       </w:r>
       <w:r w:rsidRPr="00171292">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="38" w:name="_Business_Owner"/>
-      <w:bookmarkEnd w:id="38"/>
+      <w:bookmarkStart w:id="39" w:name="_Business_Owner"/>
+      <w:bookmarkEnd w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30C06608" w14:textId="02E8316C" w:rsidR="0083222B" w:rsidRPr="0083222B" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Each signatory should initial each element for certification, print his/her name on the Approved by line, fill in the job title, and sign and date the form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ACCE6EA" w14:textId="77777777" w:rsidR="009045CE" w:rsidRPr="007A5CBB" w:rsidRDefault="009045CE" w:rsidP="009045CE">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
@@ -7682,76 +7734,76 @@
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The records conform to DNCR guidance regarding file formats, file naming, and if applicable, digital preservation guidance produced by DNCR.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="36EB2D91" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0083222B" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:ind w:left="1800"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083222B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Detailed, documented procedures are in place and followed when the records are created, copied, modified, or duplicated. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="773FD4DC" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0083222B" w:rsidRDefault="0083222B" w:rsidP="00087CA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083222B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">The person who creates, copies, modifies, or duplicates records receives formal training on detailed system procedures prior to records preparation. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="66D5FD2C" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0083222B" w:rsidRDefault="0083222B" w:rsidP="00087CA1">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="1800"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083222B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8140,217 +8192,434 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BF65D5F" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="0083222B">
+    <w:p w14:paraId="2509D83A" w14:textId="33106074" w:rsidR="00CB2EC9" w:rsidRPr="007A5CBB" w:rsidRDefault="00CB2EC9" w:rsidP="00CB2EC9">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_IT_Professional"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="0568C91A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRDefault="0083222B" w:rsidP="006D56C2">
+      <w:bookmarkStart w:id="40" w:name="_IT_Professional"/>
+      <w:bookmarkEnd w:id="40"/>
+      <w:r>
+        <w:t>Chief Records Officer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B8FDAB" w14:textId="09F6A3B3" w:rsidR="00CB2EC9" w:rsidRDefault="00CB2EC9" w:rsidP="00CB2EC9">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">agency supervisor or division director </w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="4F03DD2B" w14:textId="7E7B9F37" w:rsidR="006D56C2" w:rsidRDefault="006D56C2" w:rsidP="006D56C2">
+        <w:t>Chief Records Officer (CRO) coordinates records management training and compliance. The CRO certifies:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E84DC2" w14:textId="094AE673" w:rsidR="00CB2EC9" w:rsidRDefault="00CB2EC9" w:rsidP="00CB2EC9">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>Determinations are made regarding employees’ permission rights to the electronic records system</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>Oversight of the design and implementation of agency electronic records initiatives.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D0CCEF8" w14:textId="77777777" w:rsidR="00CB2EC9" w:rsidRDefault="00CB2EC9" w:rsidP="00CB2EC9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Approved by: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>Date:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6CB12D" w14:textId="77777777" w:rsidR="00CB2EC9" w:rsidRDefault="00CB2EC9" w:rsidP="00CB2EC9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Title:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57D5BDD9" w14:textId="77777777" w:rsidR="00CB2EC9" w:rsidRPr="004A6DE0" w:rsidRDefault="00CB2EC9" w:rsidP="00CB2EC9">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1710"/>
+          <w:tab w:val="left" w:pos="6210"/>
+          <w:tab w:val="left" w:pos="6480"/>
+          <w:tab w:val="left" w:pos="7200"/>
+          <w:tab w:val="left" w:pos="10080"/>
+        </w:tabs>
+        <w:spacing w:after="360"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Signature:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BF65D5F" w14:textId="1F66AC3C" w:rsidR="0083222B" w:rsidRPr="007A5CBB" w:rsidRDefault="0083222B" w:rsidP="0083222B">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Agency </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007A5CBB">
+        <w:t>Supervisor</w:t>
+      </w:r>
+      <w:r>
+        <w:t>/Division Director</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0568C91A" w14:textId="77777777" w:rsidR="0083222B" w:rsidRDefault="0083222B" w:rsidP="006D56C2">
+      <w:pPr>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="2D93F7D5" w14:textId="6E24C9D6" w:rsidR="0083222B" w:rsidRDefault="006D56C2" w:rsidP="006D56C2">
+      </w:pPr>
+      <w:r w:rsidRPr="0091412C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agency supervisor or division director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091412C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">is the person responsible for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">approving internal policies and procedures related to the creation and maintenance of electronic records. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091412C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">agency supervisor/division director </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0091412C">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>certifies that:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F03DD2B" w14:textId="7E7B9F37" w:rsidR="006D56C2" w:rsidRDefault="006D56C2" w:rsidP="006D56C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080" w:hanging="1080"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Determinations are made regarding employees’ permission rights to the electronic records system</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2D93F7D5" w14:textId="6E24C9D6" w:rsidR="0083222B" w:rsidRDefault="006D56C2" w:rsidP="006D56C2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+          <w:tab w:val="left" w:pos="1080"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IT’s configurations for the electronic records system are reviewed and approved before the electronic records system becomes operational.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A3D0695" w14:textId="77777777" w:rsidR="006D56C2" w:rsidRDefault="006D56C2" w:rsidP="006D56C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Approved by: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8436,65 +8705,64 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Signature:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C75459C" w14:textId="441ACA12" w:rsidR="006D56C2" w:rsidRPr="00351425" w:rsidRDefault="0083222B" w:rsidP="00113E8B">
+    <w:p w14:paraId="5C75459C" w14:textId="441ACA12" w:rsidR="006D56C2" w:rsidRPr="00351425" w:rsidRDefault="0083222B" w:rsidP="00010465">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
-        <w:spacing w:before="1280" w:after="240"/>
+        <w:spacing w:before="480" w:after="240"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006D56C2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>FOR DEPARTMENT OF NATURAL AND CULTURAL RESOURCES USE</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E31D0FE" w14:textId="77777777" w:rsidR="006D56C2" w:rsidRDefault="006D56C2" w:rsidP="006D56C2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1710"/>
           <w:tab w:val="left" w:pos="6210"/>
           <w:tab w:val="left" w:pos="6480"/>
           <w:tab w:val="left" w:pos="7200"/>
           <w:tab w:val="left" w:pos="10080"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -8619,64 +8887,64 @@
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6AFD05EA" w14:textId="77433137" w:rsidR="006D56C2" w:rsidRDefault="006D56C2" w:rsidP="003953B8">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_10._Request_for"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="40"/>
+      <w:bookmarkStart w:id="41" w:name="_10._Request_for"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc225263785"/>
+      <w:bookmarkEnd w:id="41"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">10. Request for Disposal of </w:t>
       </w:r>
       <w:r w:rsidR="002B358C">
         <w:t>Paper</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> Records Duplicated by Electronic Means</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="41"/>
+      <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="4417B5A6" w14:textId="77777777" w:rsidR="006F40D4" w:rsidRPr="0091412C" w:rsidRDefault="006F40D4" w:rsidP="006F40D4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="center" w:pos="4680"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is used to request approval from the Department of Natural and Cultural Resources to dispose of </w:t>
       </w:r>
       <w:r w:rsidRPr="00CC6464">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>non-permanent</w:t>
       </w:r>
       <w:r w:rsidRPr="0091412C">
         <w:rPr>
@@ -8951,72 +9219,73 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> a state agency office may destroy any paper record that has not met its required retention period and keep only a digital surrogate of that record, </w:t>
       </w:r>
       <w:r w:rsidRPr="007F278E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>all</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of the following conditions must be met:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1947098C" w14:textId="77777777" w:rsidR="00AB47F1" w:rsidRPr="00981BDB" w:rsidRDefault="00000000" w:rsidP="00113E8B">
+    <w:p w14:paraId="1947098C" w14:textId="77777777" w:rsidR="00AB47F1" w:rsidRPr="00981BDB" w:rsidRDefault="00901BC2" w:rsidP="00113E8B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="634" w:hanging="274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-713047603"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB47F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB47F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB47F1" w:rsidRPr="00981BDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The office agrees to abide by all the guidelines and best practices as published by the Department of Natural and Cultural Resources, including </w:t>
       </w:r>
       <w:hyperlink r:id="rId26" w:history="1">
@@ -9032,172 +9301,175 @@
       <w:r w:rsidR="00AB47F1" w:rsidRPr="00981BDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:hyperlink r:id="rId27" w:history="1">
         <w:r w:rsidR="00AB47F1" w:rsidRPr="001E76DF">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:t>Best Practices for File Naming</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00AB47F1" w:rsidRPr="00981BDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5545F19C" w14:textId="77777777" w:rsidR="00AB47F1" w:rsidRDefault="00000000" w:rsidP="00113E8B">
+    <w:p w14:paraId="5545F19C" w14:textId="77777777" w:rsidR="00AB47F1" w:rsidRDefault="00901BC2" w:rsidP="00113E8B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="634" w:hanging="274"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="-1930493729"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB47F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB47F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00AB47F1" w:rsidRPr="00981BDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">An electronic records policy has been approved by the office and authorized by the </w:t>
       </w:r>
       <w:r w:rsidR="00AB47F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Department of Natural and Cultural Resources</w:t>
       </w:r>
       <w:r w:rsidR="00AB47F1" w:rsidRPr="00981BDB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7752DEE3" w14:textId="77777777" w:rsidR="00AB47F1" w:rsidRDefault="00000000" w:rsidP="00113E8B">
+    <w:p w14:paraId="7752DEE3" w14:textId="77777777" w:rsidR="00AB47F1" w:rsidRDefault="00901BC2" w:rsidP="00113E8B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="43421178"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB47F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB47F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Quality control audits have been performed on the electronic records.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467A03B9" w14:textId="62CDA936" w:rsidR="00EE5B34" w:rsidRPr="00AB47F1" w:rsidRDefault="00000000" w:rsidP="00AB47F1">
+    <w:p w14:paraId="467A03B9" w14:textId="62CDA936" w:rsidR="00EE5B34" w:rsidRPr="00AB47F1" w:rsidRDefault="00901BC2" w:rsidP="00AB47F1">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:cs="Arial"/>
             <w:szCs w:val="22"/>
           </w:rPr>
           <w:id w:val="763966202"/>
           <w14:checkbox>
             <w14:checked w14:val="0"/>
             <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
             <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
           </w14:checkbox>
         </w:sdtPr>
+        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00AB47F1">
             <w:rPr>
               <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
               <w:szCs w:val="22"/>
             </w:rPr>
             <w:t>☐</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="00AB47F1">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The digital surrogates will be retained for the entirety of the required retention period.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10706" w:type="dxa"/>
         <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -10028,61 +10300,61 @@
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Date</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C26375" w:rsidRPr="00C26375" w:rsidSect="00087FB8">
       <w:footnotePr>
         <w:numRestart w:val="eachSect"/>
       </w:footnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="806" w:bottom="720" w:left="806" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BF6A0FF" w14:textId="77777777" w:rsidR="00B86253" w:rsidRDefault="00B86253" w:rsidP="00FA46DB">
+    <w:p w14:paraId="70D826A2" w14:textId="77777777" w:rsidR="00901BC2" w:rsidRDefault="00901BC2" w:rsidP="00FA46DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2A56A3EA" w14:textId="77777777" w:rsidR="00B86253" w:rsidRDefault="00B86253" w:rsidP="00FA46DB">
+    <w:p w14:paraId="03B19C42" w14:textId="77777777" w:rsidR="00901BC2" w:rsidRDefault="00901BC2" w:rsidP="00FA46DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10306,58 +10578,58 @@
     </w:pPr>
     <w:r w:rsidRPr="0008147C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
       <w:r w:rsidRPr="0008147C">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>recordsmanagement@dncr.nc.gov</w:t>
       </w:r>
     </w:hyperlink>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4D754D56" w14:textId="77777777" w:rsidR="00B86253" w:rsidRDefault="00B86253" w:rsidP="00FA46DB">
+    <w:p w14:paraId="10FF09CF" w14:textId="77777777" w:rsidR="00901BC2" w:rsidRDefault="00901BC2" w:rsidP="00FA46DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="235BB5F3" w14:textId="77777777" w:rsidR="00B86253" w:rsidRDefault="00B86253" w:rsidP="00FA46DB">
+    <w:p w14:paraId="53B3DF8F" w14:textId="77777777" w:rsidR="00901BC2" w:rsidRDefault="00901BC2" w:rsidP="00FA46DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="317D4D11" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="00C012AE" w:rsidRDefault="0083222B" w:rsidP="00C012AE">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C012AE">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -10453,76 +10725,76 @@
         <w:t xml:space="preserve"> The Society of American Archivists </w:t>
       </w:r>
       <w:hyperlink r:id="rId2" w:history="1">
         <w:r w:rsidRPr="00201A8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Glossary of Archival and Records Terminology</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="0083222B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> defines record copy as “the single copy of a document, often the original, that is designated as the official copy for reference and preservation.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="4">
-    <w:p w14:paraId="44D473AD" w14:textId="77777777" w:rsidR="0083222B" w:rsidRPr="0083222B" w:rsidRDefault="0083222B" w:rsidP="0083222B">
+    <w:p w14:paraId="44D473AD" w14:textId="477B1695" w:rsidR="0083222B" w:rsidRPr="0083222B" w:rsidRDefault="0083222B" w:rsidP="0083222B">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0083222B">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="0083222B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve"> G.S. § 132-2 specifies, “The public official in charge of an office having public records shall be the custodian thereof.” G.S. § 160A-171 specifies that the city clerk is the custodian of all city records. Therefore, the individual signing this section will likely be the clerk at the local level or the head of the organizational unit.</w:t>
+        <w:t xml:space="preserve"> G.S. § 132-2 specifies, “The public official in charge of an office having public records shall be the custodian thereof.”</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="5">
     <w:p w14:paraId="5CA08269" w14:textId="77777777" w:rsidR="006F40D4" w:rsidRPr="006F40D4" w:rsidRDefault="006F40D4" w:rsidP="006F40D4">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F40D4">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="006F40D4">
         <w:rPr>
@@ -10602,88 +10874,88 @@
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
                         <a:ext cx="7753350" cy="255722"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="016893"/>
                       </a:solidFill>
                       <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="016893"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="1AB5C1CF" w14:textId="70ACA3D9" w:rsidR="008D310A" w:rsidRPr="00017A50" w:rsidRDefault="008D310A" w:rsidP="008D310A">
+                        <w:p w14:paraId="1AB5C1CF" w14:textId="73E9D572" w:rsidR="008D310A" w:rsidRPr="00017A50" w:rsidRDefault="008D310A" w:rsidP="008D310A">
                           <w:pPr>
                             <w:tabs>
                               <w:tab w:val="center" w:pos="4950"/>
                               <w:tab w:val="right" w:pos="9900"/>
                             </w:tabs>
                             <w:ind w:left="-720" w:right="630"/>
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="begin"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="separate"/>
                           </w:r>
-                          <w:r w:rsidR="007F78BE">
+                          <w:r w:rsidR="00010465">
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:noProof/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>Sample Electronic Records and Imaging Policy and Procedures</w:t>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:fldChar w:fldCharType="end"/>
                           </w:r>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:tab/>
                           </w:r>
                           <w:r>
@@ -10748,88 +11020,88 @@
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="914400" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="211C61E8" id="Rectangle 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:559.3pt;margin-top:27.55pt;width:610.5pt;height:20.1pt;z-index:251664385;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAxUTsyTgIAAMAEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X52kTT+COkXQosOA&#10;oi3QDj0zshQbkEWNUmJ3v36U7DZtt8Mw7KKQIvVIPj/m/KJvrdhpCg26Uk4PJlJop7Bq3KaU3x+v&#10;v5xKESK4Ciw6XcpnHeTF8vOn884v9AxrtJUmwSAuLDpfyjpGvyiKoGrdQjhArx0HDVILkV3aFBVB&#10;x+itLWaTyXHRIVWeUOkQ+PZqCMplxjdGq3hnTNBR2FJybzGflM91OovlOSw2BL5u1NgG/EMXLTSO&#10;i75CXUEEsaXmN6i2UYQBTTxQ2BZoTKN0noGnmU4+TPNQg9d5FiYn+Feawv+DVbe7B39PTEPnwyKw&#10;maboDbXpl/sTfSbr+ZUs3Ueh+PLkZH54OGdOFcdm8/nJbJbYLPavPYX4VWMrklFK4o+ROYLdTYhD&#10;6ktKKhbQNtV1Y212aLO+tCR2kD7c9Pj07HBEf5dmnehS9aNJagRYQMZCZLP1VSmD20gBdsPKVJFy&#10;7Xevw98VSU1eQaiHZjLC2It1qVeddTbOtKcxWbFf9yO3a6ye70kQDhoMXl03DHwDId4Dseh4Al6k&#10;eMeHschj4WhJUSP9/NN9ymctcFSKjkXMI//YAmkp7DfHKjmbHmVmYvaO+BtxEdqHpFi/jbhte4nM&#10;95R31qtspvxoX0xD2D7xwq1SWQ6BU1x8YHd0LuOwXbyySq9WOY2l7iHeuAevEnjiLHH62D8B+VEd&#10;kXV1iy+Kh8UHkQy56aXD1TaiabKCEscDsay85PCaZA2OK5328K2fs/Z/PMtfAAAA//8DAFBLAwQU&#10;AAYACAAAACEAasiDztsAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvDQBCF74L/YRnBi9jd&#10;RCIaMykiFLG3VqHXbXZMgtnZkN226b93etLjvPd475tqOftBHWmKfWCEbGFAETfB9dwifH2u7p9A&#10;xWTZ2SEwIZwpwrK+vqps6cKJN3TcplZJCcfSInQpjaXWsenI27gII7F432HyNsk5tdpN9iTlftC5&#10;MY/a255lobMjvXXU/GwPHsH69ztjVt4JVXZeb3YfcbceEW9v5tcXUInm9BeGC76gQy1M+3BgF9WA&#10;II8khKLIQF3cPM9E2SM8Fw+g60r/569/AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEB&#10;AAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9&#10;If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADFR&#10;OzJOAgAAwAQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAh&#10;AGrIg87bAAAABwEAAA8AAAAAAAAAAAAAAAAAqAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAE&#10;APMAAACwBQAAAAA=&#10;" fillcolor="#016893" strokecolor="#016893" strokeweight="2pt">
               <v:textbox inset="1in">
                 <w:txbxContent>
-                  <w:p w14:paraId="1AB5C1CF" w14:textId="70ACA3D9" w:rsidR="008D310A" w:rsidRPr="00017A50" w:rsidRDefault="008D310A" w:rsidP="008D310A">
+                  <w:p w14:paraId="1AB5C1CF" w14:textId="73E9D572" w:rsidR="008D310A" w:rsidRPr="00017A50" w:rsidRDefault="008D310A" w:rsidP="008D310A">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="center" w:pos="4950"/>
                         <w:tab w:val="right" w:pos="9900"/>
                       </w:tabs>
                       <w:ind w:left="-720" w:right="630"/>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="begin"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:instrText xml:space="preserve"> STYLEREF  Title  \* MERGEFORMAT </w:instrText>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="separate"/>
                     </w:r>
-                    <w:r w:rsidR="007F78BE">
+                    <w:r w:rsidR="00010465">
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:noProof/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>Sample Electronic Records and Imaging Policy and Procedures</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r>
@@ -14079,50 +14351,163 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA83F55"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="DC3EBEF8"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7B030621"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6380242"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B">
@@ -14167,51 +14552,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7F9137C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="692E71A8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
@@ -14257,75 +14642,75 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="426777829">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1489055559">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1301303960">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="232158619">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="608665413">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1136685455">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="162018750">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="938947761">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1834028469">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1260795900">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1947736251">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="938022963">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="581647293">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1059016168">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1590459210">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1561861122">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="856503448">
     <w:abstractNumId w:val="4"/>
   </w:num>
@@ -14343,80 +14728,85 @@
   </w:num>
   <w:num w:numId="22" w16cid:durableId="1344668836">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="369691358">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="341705825">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="100151561">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="445588113">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="839387437">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28" w16cid:durableId="49808646">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="1150711045">
     <w:abstractNumId w:val="19"/>
   </w:num>
+  <w:num w:numId="30" w16cid:durableId="914585216">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:writeProtection w:recommended="1"/>
+  <w:zoom w:percent="80"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00FA46DB"/>
     <w:rsid w:val="00004960"/>
+    <w:rsid w:val="00010465"/>
     <w:rsid w:val="0001328E"/>
     <w:rsid w:val="000219A9"/>
     <w:rsid w:val="00033E59"/>
     <w:rsid w:val="00034737"/>
     <w:rsid w:val="0008147C"/>
     <w:rsid w:val="00087CA1"/>
     <w:rsid w:val="00087FB8"/>
     <w:rsid w:val="000E3D79"/>
     <w:rsid w:val="000F4E0F"/>
     <w:rsid w:val="00103EDE"/>
     <w:rsid w:val="001051FE"/>
     <w:rsid w:val="00113E8B"/>
     <w:rsid w:val="00126191"/>
     <w:rsid w:val="00145385"/>
     <w:rsid w:val="00160367"/>
     <w:rsid w:val="00166CC2"/>
     <w:rsid w:val="00186333"/>
     <w:rsid w:val="00192352"/>
     <w:rsid w:val="0019610A"/>
     <w:rsid w:val="0019794B"/>
     <w:rsid w:val="001A3AB5"/>
     <w:rsid w:val="001C2637"/>
     <w:rsid w:val="001C4F5F"/>
     <w:rsid w:val="001D43DF"/>
     <w:rsid w:val="00201A8B"/>
@@ -14445,125 +14835,127 @@
     <w:rsid w:val="003953B8"/>
     <w:rsid w:val="003979B7"/>
     <w:rsid w:val="003A519A"/>
     <w:rsid w:val="003C2FC5"/>
     <w:rsid w:val="003F0D08"/>
     <w:rsid w:val="003F6F72"/>
     <w:rsid w:val="003F7CB8"/>
     <w:rsid w:val="00401673"/>
     <w:rsid w:val="00432A4F"/>
     <w:rsid w:val="004337B7"/>
     <w:rsid w:val="00445F74"/>
     <w:rsid w:val="0046236F"/>
     <w:rsid w:val="004A6DE0"/>
     <w:rsid w:val="004B4CD7"/>
     <w:rsid w:val="004E5519"/>
     <w:rsid w:val="005030E9"/>
     <w:rsid w:val="00515DB2"/>
     <w:rsid w:val="00522EED"/>
     <w:rsid w:val="005500DC"/>
     <w:rsid w:val="00556EF3"/>
     <w:rsid w:val="0057444A"/>
     <w:rsid w:val="005E4F0F"/>
     <w:rsid w:val="005F77F2"/>
     <w:rsid w:val="00601665"/>
     <w:rsid w:val="0060215A"/>
+    <w:rsid w:val="00606AA1"/>
     <w:rsid w:val="00610270"/>
     <w:rsid w:val="00641727"/>
     <w:rsid w:val="006477D2"/>
     <w:rsid w:val="006668F4"/>
     <w:rsid w:val="0069798B"/>
     <w:rsid w:val="006A3A18"/>
     <w:rsid w:val="006D56C2"/>
     <w:rsid w:val="006E23D1"/>
     <w:rsid w:val="006F40D4"/>
     <w:rsid w:val="007007B0"/>
     <w:rsid w:val="00711E63"/>
     <w:rsid w:val="00715AFC"/>
     <w:rsid w:val="00726D70"/>
     <w:rsid w:val="0074339F"/>
     <w:rsid w:val="00777637"/>
-    <w:rsid w:val="007F78BE"/>
     <w:rsid w:val="00807BAF"/>
     <w:rsid w:val="0081473D"/>
     <w:rsid w:val="008305AA"/>
     <w:rsid w:val="0083222B"/>
     <w:rsid w:val="00842CBA"/>
     <w:rsid w:val="008616EC"/>
     <w:rsid w:val="008A12FD"/>
     <w:rsid w:val="008B727A"/>
     <w:rsid w:val="008D310A"/>
     <w:rsid w:val="008D4A68"/>
     <w:rsid w:val="008E05FB"/>
     <w:rsid w:val="008E4741"/>
+    <w:rsid w:val="00901BC2"/>
     <w:rsid w:val="009045CE"/>
     <w:rsid w:val="009053C3"/>
     <w:rsid w:val="009142A6"/>
     <w:rsid w:val="00921B4F"/>
     <w:rsid w:val="009312B2"/>
     <w:rsid w:val="00964AFC"/>
     <w:rsid w:val="00965376"/>
     <w:rsid w:val="00977664"/>
     <w:rsid w:val="00983264"/>
     <w:rsid w:val="009978A4"/>
     <w:rsid w:val="009A7373"/>
     <w:rsid w:val="009B0151"/>
     <w:rsid w:val="009E1B3E"/>
     <w:rsid w:val="009F71DA"/>
     <w:rsid w:val="00A2456A"/>
     <w:rsid w:val="00A376DC"/>
     <w:rsid w:val="00A43945"/>
     <w:rsid w:val="00A72E8F"/>
     <w:rsid w:val="00A77B2B"/>
     <w:rsid w:val="00A95C33"/>
     <w:rsid w:val="00AB47F1"/>
     <w:rsid w:val="00AC3E11"/>
     <w:rsid w:val="00AC6D16"/>
     <w:rsid w:val="00AD5E78"/>
     <w:rsid w:val="00AD5F5C"/>
     <w:rsid w:val="00AE7CE5"/>
     <w:rsid w:val="00B1094C"/>
     <w:rsid w:val="00B213C3"/>
     <w:rsid w:val="00B67295"/>
-    <w:rsid w:val="00B86253"/>
     <w:rsid w:val="00B914B0"/>
     <w:rsid w:val="00B96FEA"/>
     <w:rsid w:val="00BC5513"/>
     <w:rsid w:val="00BD0372"/>
     <w:rsid w:val="00BD4541"/>
     <w:rsid w:val="00BE3573"/>
     <w:rsid w:val="00C012AE"/>
     <w:rsid w:val="00C07145"/>
     <w:rsid w:val="00C071AD"/>
     <w:rsid w:val="00C26375"/>
     <w:rsid w:val="00C715C9"/>
     <w:rsid w:val="00C97082"/>
     <w:rsid w:val="00C97CB9"/>
     <w:rsid w:val="00CA078D"/>
     <w:rsid w:val="00CA1E5C"/>
+    <w:rsid w:val="00CB2EC9"/>
     <w:rsid w:val="00CD5647"/>
     <w:rsid w:val="00CD6402"/>
+    <w:rsid w:val="00CF4113"/>
     <w:rsid w:val="00D14CB3"/>
     <w:rsid w:val="00D24D64"/>
     <w:rsid w:val="00D33C63"/>
     <w:rsid w:val="00D538B6"/>
     <w:rsid w:val="00D63CFA"/>
     <w:rsid w:val="00D73E62"/>
     <w:rsid w:val="00DA2B69"/>
     <w:rsid w:val="00DB0587"/>
     <w:rsid w:val="00DE4749"/>
     <w:rsid w:val="00DE5660"/>
     <w:rsid w:val="00E1387B"/>
     <w:rsid w:val="00E16578"/>
     <w:rsid w:val="00E60182"/>
     <w:rsid w:val="00EB60EE"/>
     <w:rsid w:val="00EB7884"/>
     <w:rsid w:val="00ED21ED"/>
     <w:rsid w:val="00EE2881"/>
     <w:rsid w:val="00EE5B34"/>
     <w:rsid w:val="00EF0A13"/>
     <w:rsid w:val="00EF0E23"/>
     <w:rsid w:val="00F0098E"/>
     <w:rsid w:val="00F62BDD"/>
     <w:rsid w:val="00F74CDB"/>
     <w:rsid w:val="00F77658"/>
     <w:rsid w:val="00F7775C"/>
@@ -16071,50 +16463,82 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Status xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+    <Owner xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Audience xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" xsi:nil="true"/>
+    <DocumentType xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C587F028F6D0694F8177A430DADE0EAF" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d7319f30e1a41d89a8134909719bb236">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0022e01b-53c9-4b3a-9ecb-62223112492b" xmlns:ns3="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d6de483ed8434ed42e5b2d4bbde9e75" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <xsd:import namespace="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
@@ -16386,164 +16810,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...30 lines deleted...]
-
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{721C5D75-FA54-42BB-88A5-A5C7F0A58126}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70A1C871-9AB6-4CA0-8945-A6022EBA6CC0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{51557FBF-22B8-42A7-B86F-51A356FF114E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...18 lines deleted...]
-
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2B435C40-795F-4916-B810-335A8AC3633E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>21</Pages>
-  <Words>5855</Words>
-  <Characters>34431</Characters>
+  <Words>5892</Words>
+  <Characters>34710</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>402</Paragraphs>
+  <DocSecurity>2</DocSecurity>
+  <Lines>680</Lines>
+  <Paragraphs>410</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sample Electronic Records and Imaging Policy and Procedures - State Government Agencies</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of NC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>39884</CharactersWithSpaces>
+  <CharactersWithSpaces>40192</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Sample Electronic Records and Imaging Policy and Procedures - State Government Agencies</dc:title>
   <dc:subject/>
   <dc:creator>Walker, Natalie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C587F028F6D0694F8177A430DADE0EAF</vt:lpwstr>
   </property>