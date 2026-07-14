--- v0 (2025-12-16)
+++ v1 (2026-07-14)
@@ -1,8472 +1,2116 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="jpg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="11AF5387" w14:textId="5606A047" w:rsidR="00CE4AAD" w:rsidRDefault="00CE4AAD" w:rsidP="00CE4AAD">
-[...2 lines deleted...]
-        <w:spacing w:before="0"/>
+    <w:p w14:paraId="60A332E0" w14:textId="6607AD55" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="Title"/>
         <w:jc w:val="center"/>
-      </w:pPr>
-[...1831 lines deleted...]
-        <w:pStyle w:val="C2TableText"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="52"/>
+          <w:szCs w:val="52"/>
+        </w:rPr>
+        <w:t>Sample Essential Records Questionnaire</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="300E02FC" w14:textId="4FF071D9" w:rsidR="00A20154" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Part I – Sample Basic Interview Questions</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33D3EE36" w14:textId="243D80E0" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Contact Information:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39613CE1" w14:textId="613AAC74" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Date:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71D3FDA0" w14:textId="2D8D036B" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Interviewer:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="573AEE27" w14:textId="46D3FF02" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Office/Location:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4606B189" w14:textId="44BDD503" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Office Contact Name:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74B99CB0" w14:textId="7E3AE003" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Office Contact Phone Number:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E4B3C97" w14:textId="3CDA8B83" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Office Contact Email Address:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BD20EA0" w14:textId="784BB331" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Essential Function Questions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58964C70" w14:textId="56B2D532" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>In “layman’s terms,” please tell me what your office does.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A4E75FF" w14:textId="77777777" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61E5D2E5" w14:textId="38BA334A" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Is there anything that your office does that you would consider to be critical to your agency? That is, if your operation were shut down because of some emergency, how greatly would it affect the rest of your agency? Other organizations or agencies? The public? (Specify mission-critical processes. There may be none.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6DFBCBCF" w14:textId="0F3B4FF5" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Records Questions:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034DD6DE" w14:textId="1FEFC7CB" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Briefly describe the types of records or other information this office creates.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32A9CC2F" w14:textId="77777777" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BD6D85E" w14:textId="77777777" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Do you consider any of these records to be essential? That is, if one or more of the types of records or information sets you create were lost because of an emergency or were unavailable during an emergency, would there be any dramatic effect on the rest of your agency’s operation? Other agencies? The public?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B9F2926" w14:textId="77777777" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7365346B" w14:textId="6A299502" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>If yes, please provide the record series title below and complete an Essential Records Profile (see Part II—Essential Records Information) for each essential record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C5ADD6A" w14:textId="77777777" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16116609" w14:textId="1D3C807A" w:rsidR="00C40367" w:rsidRPr="008611B0" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008611B0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Additional Comments:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4448D257" w14:textId="77777777" w:rsidR="00C40367" w:rsidRPr="006D646F" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00C40367" w:rsidRPr="006D646F">
+          <w:headerReference w:type="even" r:id="rId10"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="even" r:id="rId12"/>
+          <w:footerReference w:type="default" r:id="rId13"/>
+          <w:headerReference w:type="first" r:id="rId14"/>
+          <w:footerReference w:type="first" r:id="rId15"/>
+          <w:pgSz w:w="12240" w:h="15840"/>
+          <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
+          <w:cols w:space="720"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F2915F3" w14:textId="540E5111" w:rsidR="00C40367" w:rsidRPr="006D646F" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Part II – Sample Essential Records Profile</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C5792DD" w14:textId="00DEB4D5" w:rsidR="00C40367" w:rsidRPr="006D646F" w:rsidRDefault="00D52EE7" w:rsidP="00C40367">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4695DF22" wp14:editId="61509A71">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>9524</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>499110</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="5915025" cy="0"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1385871595" name="Straight Connector 2"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvCnPr/>
+                      <wps:spPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="5915025" cy="0"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="line">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:ln>
+                          <a:solidFill>
+                            <a:schemeClr val="tx1"/>
+                          </a:solidFill>
+                        </a:ln>
+                      </wps:spPr>
+                      <wps:style>
+                        <a:lnRef idx="1">
+                          <a:schemeClr val="accent1"/>
+                        </a:lnRef>
+                        <a:fillRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:fillRef>
+                        <a:effectRef idx="0">
+                          <a:schemeClr val="accent1"/>
+                        </a:effectRef>
+                        <a:fontRef idx="minor">
+                          <a:schemeClr val="tx1"/>
+                        </a:fontRef>
+                      </wps:style>
+                      <wps:bodyPr/>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto">
+            <w:pict>
+              <v:line id="Straight Connector 2" style="position:absolute;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" o:spid="_x0000_s1026" strokecolor="black [3213]" strokeweight=".5pt" from=".75pt,39.3pt" to="466.5pt,39.3pt" w14:anchorId="085E1165" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAcEYrisgEAANQDAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHyLAZcXpo0V6G&#10;rdjHD1BlKhYgiYKkxs6/H6UkdtEWKDb0QosU3yP5RG+vJmvYAULU6DrerGrOwEnstdt3/M/v209f&#10;OItJuF4YdNDxI0R+tfv4YTv6FtY4oOkhMCJxsR19x4eUfFtVUQ5gRVyhB0eXCoMVidywr/ogRmK3&#10;plrX9edqxND7gBJipOjN6ZLvCr9SINMPpSIkZjpOvaViQ7EP2Va7rWj3QfhBy3Mb4j+6sEI7KjpT&#10;3Ygk2GPQL6islgEjqrSSaCtUSksoM9A0Tf1sml+D8FBmIXGin2WK70crvx+u3X0gGUYf2+jvQ55i&#10;UsHmL/XHpiLWcRYLpsQkBTdfm0293nAmL3fVAvQhpjtAy/Kh40a7PIdoxeFbTFSMUi8pOWxcthGN&#10;7m+1McXJGwDXJrCDoLdLU5PfinBPssjLyGppvZzS0cCJ9ScopntqtinVy1YtnEJKcOnCaxxlZ5ii&#10;DmZg/TbwnJ+hUDbuX8AzolRGl2aw1Q7Da9UXKdQp/6LAae4swQP2x/KoRRpanaLcec3zbj71C3z5&#10;GXd/AQAA//8DAFBLAwQUAAYACAAAACEA81bsrNwAAAAHAQAADwAAAGRycy9kb3ducmV2LnhtbEyP&#10;QUvDQBCF74L/YRnBi9iNhsYasykS6MWDYCPF4zY7zQazsyG7bdJ/74iHenzzHm++V6xn14sTjqHz&#10;pOBhkYBAarzpqFXwWW/uVyBC1GR07wkVnDHAury+KnRu/EQfeNrGVnAJhVwrsDEOuZShseh0WPgB&#10;ib2DH52OLMdWmlFPXO56+ZgkmXS6I/5g9YCVxeZ7e3QKvtq7dLOrqZ6q+H7I7HzevS0rpW5v5tcX&#10;EBHneAnDLz6jQ8lMe38kE0TPeslBBU+rDATbz2nK0/Z/B1kW8j9/+QMAAP//AwBQSwECLQAUAAYA&#10;CAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBL&#10;AQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BL&#10;AQItABQABgAIAAAAIQAcEYrisgEAANQDAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnht&#10;bFBLAQItABQABgAIAAAAIQDzVuys3AAAAAcBAAAPAAAAAAAAAAAAAAAAAAwEAABkcnMvZG93bnJl&#10;di54bWxQSwUGAAAAAAQABADzAAAAFQUAAAAA&#10;">
+                <v:stroke joinstyle="miter"/>
+              </v:line>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
+      <w:r w:rsidR="00C40367" w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For each essential record listed in </w:t>
+      </w:r>
+      <w:r w:rsidR="0089742E" w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Question 5</w:t>
+      </w:r>
+      <w:r w:rsidR="00C40367" w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> of Part I, provide the following information (you may duplicate this page as many times as needed).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="676389D8" w14:textId="77777777" w:rsidR="00D52EE7" w:rsidRPr="006D646F" w:rsidRDefault="00D52EE7" w:rsidP="00D52EE7">
+      <w:pPr>
         <w:spacing w:after="0"/>
-        <w:ind w:left="-720" w:right="-720"/>
-[...11 lines deleted...]
-      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="646E25D7" w14:textId="6BAB6470" w:rsidR="00D52EE7" w:rsidRPr="006D646F" w:rsidRDefault="00D52EE7" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Basic Record Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309D2F26" w14:textId="424822DC" w:rsidR="00D52EE7" w:rsidRPr="006D646F" w:rsidRDefault="00D52EE7" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Record Series Title:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D2A0B15" w14:textId="2CF68E74" w:rsidR="00D52EE7" w:rsidRPr="006D646F" w:rsidRDefault="00D52EE7" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Records Series Item Number:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33F1AEAE" w14:textId="30B962FB" w:rsidR="00D52EE7" w:rsidRPr="006D646F" w:rsidRDefault="00D52EE7" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Media/Format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E51F1ED" w14:textId="77777777" w:rsidR="008611B0" w:rsidRDefault="008611B0" w:rsidP="008611B0"/>
+    <w:p w14:paraId="3711A38F" w14:textId="4A007073" w:rsidR="00D52EE7" w:rsidRPr="006D646F" w:rsidRDefault="00D52EE7" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Essential Record Information</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B7F95D1" w14:textId="0E8BCBA4" w:rsidR="00D52EE7" w:rsidRPr="006D646F" w:rsidRDefault="008A7E8C" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>How soon would you need access to this record after an emergency (hours, days, weeks)?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="690A11CB" w14:textId="77777777" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="141BABE7" w14:textId="69DCC8BA" w:rsidR="008A7E8C" w:rsidRPr="006D646F" w:rsidRDefault="008A7E8C" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Why is this record deemed to be essential</w:t>
+      </w:r>
+      <w:r w:rsidR="0089742E" w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>? (Select all that apply)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7E092517" w14:textId="65DC9D65" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="00E1595A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Necessary for emergency response. If so, how used?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45E06003" w14:textId="77777777" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D858E06" w14:textId="75A1A9BC" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Necessary to resume or continue operations. If so, how used?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CDF920F" w14:textId="77777777" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61473925" w14:textId="1954219C" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Protects the health, safety, property, and rights of residents. If so, how used?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F84C5C7" w14:textId="77777777" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="714E67F0" w14:textId="3B4820F8" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Would require massive resources to reconstruct. If so, how? </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30A17DD1" w14:textId="77777777" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="153F8BCA" w14:textId="59AF211A" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Documents the history of communities and families. If so, how?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4156AED7" w14:textId="77777777" w:rsidR="000056E9" w:rsidRPr="006D646F" w:rsidRDefault="000056E9" w:rsidP="000056E9">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:ind w:left="1440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B2801C3" w14:textId="64368A13" w:rsidR="0089742E" w:rsidRPr="006D646F" w:rsidRDefault="0089742E" w:rsidP="00D52EE7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="5"/>
+        </w:numPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006D646F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Are you protecting this essential record? If so, how?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E37EA11" w14:textId="77777777" w:rsidR="00C40367" w:rsidRPr="006D646F" w:rsidRDefault="00C40367" w:rsidP="00C40367">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C40367" w:rsidRPr="006D646F">
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
-      <w:docGrid w:linePitch="326"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="278E8DFE" w14:textId="77777777" w:rsidR="006C2035" w:rsidRDefault="006C2035" w:rsidP="00100E91">
-[...1 lines deleted...]
-        <w:pStyle w:val="C2Heading1"/>
+    <w:p w14:paraId="23037AE5" w14:textId="77777777" w:rsidR="003962E5" w:rsidRDefault="003962E5" w:rsidP="00C40367">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0B2C82E4" w14:textId="77777777" w:rsidR="006C2035" w:rsidRDefault="006C2035" w:rsidP="00100E91">
-[...1 lines deleted...]
-        <w:pStyle w:val="C2Heading1"/>
+    <w:p w14:paraId="0F9BF660" w14:textId="77777777" w:rsidR="003962E5" w:rsidRDefault="003962E5" w:rsidP="00C40367">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:endnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="12358089" w14:textId="77777777" w:rsidR="006C2035" w:rsidRDefault="006C2035"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-    <w:family w:val="swiss"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Courier New">
-[...23 lines deleted...]
-    <w:panose1 w:val="020B0503020102020204"/>
+  <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times">
-[...14 lines deleted...]
-    <w:panose1 w:val="020B0300000000000000"/>
+  <w:font w:name="Yu Gothic">
+    <w:altName w:val="游ゴシック"/>
+    <w:panose1 w:val="020B0400000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...11 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="413E490F" w14:textId="5A97D0B3" w:rsidR="00EB367D" w:rsidRPr="00E63000" w:rsidRDefault="00CB0705" w:rsidP="006B34EE">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="14215760" w14:textId="77777777" w:rsidR="00292848" w:rsidRDefault="00292848">
     <w:pPr>
-      <w:pStyle w:val="C2Footer"/>
-      <w:jc w:val="right"/>
+      <w:pStyle w:val="Footer"/>
     </w:pPr>
-    <w:r>
-[...65 lines deleted...]
-      </w:drawing>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D096B3F" w14:textId="3B7C4388" w:rsidR="7A3BE777" w:rsidRDefault="7A3BE777" w:rsidP="7A3BE777">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:b/>
+        <w:bCs/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Division of Archives &amp; Records – Government Records Section</w:t>
     </w:r>
-    <w:r w:rsidR="00EB367D" w:rsidRPr="00E63000">
-[...15 lines deleted...]
-      <w:fldChar w:fldCharType="end"/>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="34A104AC" w14:textId="77777777" w:rsidR="00EB367D" w:rsidRDefault="00EB367D" w:rsidP="00CE4AAD">
+  <w:p w14:paraId="36C06222" w14:textId="3C333836" w:rsidR="7A3BE777" w:rsidRDefault="7A3BE777" w:rsidP="7A3BE777">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>PHYSICAL ADDRESS: 215 N. Blount Street, Raleigh, NC 27601-2823</w:t>
+    </w:r>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4E9D7F43" w14:textId="2003CD17" w:rsidR="7A3BE777" w:rsidRDefault="7A3BE777" w:rsidP="7A3BE777">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>MAILING ADDRESS: 4615 Mail Service Center, Raleigh, NC 27699-4165</w:t>
+    </w:r>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="4083AE4C" w14:textId="0C1D71CE" w:rsidR="7A3BE777" w:rsidRDefault="7A3BE777" w:rsidP="7A3BE777">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Telephone: (919) 814-6900</w:t>
+    </w:r>
+    <w:r>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Facsimile: (919) 715-3627</w:t>
+    </w:r>
+    <w:r w:rsidR="00292848">
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>State Courier 51-81-20 </w:t>
+    </w:r>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="5CE862FE" w14:textId="0730DF07" w:rsidR="7A3BE777" w:rsidRDefault="7A3BE777" w:rsidP="7A3BE777">
+    <w:pPr>
+      <w:spacing w:after="0"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>Email: </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1">
+      <w:r w:rsidRPr="7A3BE777">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>recordsmanagement@dncr.nc.gov</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="normaltextrun"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="7A3BE777">
+      <w:rPr>
+        <w:rStyle w:val="eop"/>
+        <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t> </w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33B9873A" w14:textId="77777777" w:rsidR="00292848" w:rsidRDefault="00292848">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57719BC8" w14:textId="77777777" w:rsidR="006C2035" w:rsidRDefault="006C2035" w:rsidP="00100E91">
-[...1 lines deleted...]
-        <w:pStyle w:val="C2Heading1"/>
+    <w:p w14:paraId="2570FC2A" w14:textId="77777777" w:rsidR="003962E5" w:rsidRDefault="003962E5" w:rsidP="00C40367">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="02142FF5" w14:textId="77777777" w:rsidR="006C2035" w:rsidRDefault="006C2035" w:rsidP="00100E91">
-[...1 lines deleted...]
-        <w:pStyle w:val="C2Heading1"/>
+    <w:p w14:paraId="17F22F8C" w14:textId="77777777" w:rsidR="003962E5" w:rsidRDefault="003962E5" w:rsidP="00C40367">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-  </w:footnote>
-[...1 lines deleted...]
-    <w:p w14:paraId="6D0CB5D4" w14:textId="77777777" w:rsidR="006C2035" w:rsidRDefault="006C2035"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w14:paraId="7F61CF1E" w14:textId="77777777" w:rsidR="00795467" w:rsidRDefault="00EB367D" w:rsidP="008C5A78">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="00FB280A" w14:textId="77777777" w:rsidR="00292848" w:rsidRDefault="00292848">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3A791D88" w14:textId="677A9BDD" w:rsidR="00C40367" w:rsidRDefault="00C40367" w:rsidP="00C40367">
     <w:pPr>
       <w:pStyle w:val="C2Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="FFFFFF"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2E49560B" wp14:editId="07777777">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5A65E253" wp14:editId="0DC77F0F">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-491490</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="margin">
             <wp:posOffset>-502920</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2161540" cy="439420"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
-          <wp:docPr id="28" name="Picture 9"/>
+          <wp:docPr id="28" name="Picture 9" descr="State Archives of North Carolina Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 9"/>
+                  <pic:cNvPr id="28" name="Picture 9" descr="State Archives of North Carolina Logo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2161540" cy="439420"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:r w:rsidR="14E9FEB8">
-[...8 lines deleted...]
-    <w:r w:rsidR="14E9FEB8">
+    <w:r>
       <w:t xml:space="preserve">Essential Records and </w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="004AD335" w14:textId="13E97CB4" w:rsidR="00EB367D" w:rsidRDefault="14E9FEB8" w:rsidP="008C5A78">
+  <w:p w14:paraId="536EBD6D" w14:textId="77777777" w:rsidR="00C40367" w:rsidRDefault="00C40367" w:rsidP="00C40367">
     <w:pPr>
       <w:pStyle w:val="C2Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>Disaster Preparedness</w:t>
     </w:r>
   </w:p>
+  <w:p w14:paraId="27551674" w14:textId="77777777" w:rsidR="00C40367" w:rsidRDefault="00C40367">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4DE29843" w14:textId="77777777" w:rsidR="00292848" w:rsidRDefault="00292848">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000001"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="2E9C526D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="E5A0EB8C"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="–"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-        <w:sz w:val="20"/>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000002"/>
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0">
+    <w:nsid w:val="41523A20"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="1BCCC0BE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val=""/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
-        <w:color w:val="auto"/>
-[...6 lines deleted...]
-      <w:lvlText w:val=""/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
-    </w:lvl>
-[...8 lines deleted...]
-      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000003"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43045E1A"/>
+    <w:nsid w:val="600208C0"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="FB7A36CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
-      <w:pStyle w:val="C2InstructorBullet"/>
-      <w:lvlText w:val="•"/>
+      <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...2 lines deleted...]
-        <w:ind w:left="360" w:hanging="240"/>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:color w:val="auto"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
-        <w:position w:val="-4"/>
-        <w:sz w:val="32"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00000004"/>
+    <w:nsid w:val="61ED0FBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="00000004"/>
-[...122 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="F5429F2C">
+    <w:tmpl w:val="A9B2B6B6"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="C2Table123"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...6 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01BD57A2"/>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="797137CA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="7070DE62"/>
-    <w:lvl w:ilvl="0" w:tplc="19985E24">
+    <w:tmpl w:val="FADEA7FE"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:lvlText w:val="%1)"/>
+      <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...8 lines deleted...]
-      </w:rPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%6."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="4320" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
-        <w:tabs>
-[...1 lines deleted...]
-        </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...5055 lines deleted...]
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="1" w16cid:durableId="419370573">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="2082866136">
+  <w:num w:numId="2" w16cid:durableId="1458380076">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1660421626">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1006130313">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1731541214">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1858084136">
-[...137 lines deleted...]
-  <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...3 lines deleted...]
-  <w:stylePaneFormatFilter w:val="3001" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="0" w:directFormattingOnParagraphs="0" w:directFormattingOnNumbering="0" w:directFormattingOnTables="0" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="120"/>
   <w:defaultTabStop w:val="720"/>
-  <w:drawingGridHorizontalSpacing w:val="120"/>
-[...2 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
-    <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
-    <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="0009369D"/>
-[...357 lines deleted...]
-    <w:rsid w:val="6F8B6DC9"/>
+    <w:rsidRoot w:val="00C40367"/>
+    <w:rsid w:val="000056E9"/>
+    <w:rsid w:val="00014CA4"/>
+    <w:rsid w:val="00152981"/>
+    <w:rsid w:val="001A517D"/>
+    <w:rsid w:val="001D169F"/>
+    <w:rsid w:val="001D3F62"/>
+    <w:rsid w:val="00292848"/>
+    <w:rsid w:val="002C476C"/>
+    <w:rsid w:val="00340E6A"/>
+    <w:rsid w:val="003962E5"/>
+    <w:rsid w:val="003D44E8"/>
+    <w:rsid w:val="00435CBD"/>
+    <w:rsid w:val="004B105E"/>
+    <w:rsid w:val="005B2C7E"/>
+    <w:rsid w:val="00625F61"/>
+    <w:rsid w:val="006B4174"/>
+    <w:rsid w:val="006C6DEC"/>
+    <w:rsid w:val="006D646F"/>
+    <w:rsid w:val="00735A4F"/>
+    <w:rsid w:val="00757636"/>
+    <w:rsid w:val="0079321D"/>
+    <w:rsid w:val="0083467F"/>
+    <w:rsid w:val="008611B0"/>
+    <w:rsid w:val="0089742E"/>
+    <w:rsid w:val="008A7E8C"/>
+    <w:rsid w:val="00A059E6"/>
+    <w:rsid w:val="00A20154"/>
+    <w:rsid w:val="00C102B9"/>
+    <w:rsid w:val="00C40367"/>
+    <w:rsid w:val="00D17006"/>
+    <w:rsid w:val="00D52EE7"/>
+    <w:rsid w:val="00E1595A"/>
+    <w:rsid w:val="00EA0912"/>
+    <w:rsid w:val="7A3BE777"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
-  <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="3B9A3909"/>
+  <w14:docId w14:val="680E094E"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{12125E49-7E69-43F2-A222-BCB0E229202F}"/>
+  <w15:docId w15:val="{ED054A8F-72CB-40CB-8FF9-7E7E4C05D6B4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-        <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
-[...14 lines deleted...]
-    <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="No List" w:uiPriority="99"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="59"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -8615,1616 +2259,773 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="00861623"/>
-[...6 lines deleted...]
-    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00C401FE"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
-      <w:jc w:val="center"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
-[...2 lines deleted...]
-      <w:szCs w:val="36"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00861623"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
-      <w:numPr>
-[...3 lines deleted...]
-      <w:spacing w:before="120" w:after="240"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading3">
     <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00861623"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading5">
     <w:name w:val="heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00861623"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...4 lines deleted...]
-      <w:szCs w:val="26"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00861623"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:b/>
-[...2 lines deleted...]
-      <w:szCs w:val="22"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading7">
     <w:name w:val="heading 7"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:qFormat/>
-    <w:rsid w:val="00861623"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
-      <w:spacing w:before="240" w:after="60"/>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
-      <w:szCs w:val="24"/>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2Text1">
-[...2 lines deleted...]
-    <w:rsid w:val="00861623"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
-      <w:suppressAutoHyphens/>
-      <w:spacing w:before="120" w:after="120"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:lang w:eastAsia="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="C2Text1Char1">
-[...2 lines deleted...]
-    <w:rsid w:val="0009369D"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00C40367"/>
     <w:rPr>
-      <w:sz w:val="24"/>
-      <w:lang w:val="en-US" w:eastAsia="ar-SA" w:bidi="ar-SA"/>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2Heading2">
-[...2 lines deleted...]
-    <w:rsid w:val="00861623"/>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00C40367"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2Heading1">
+    <w:name w:val="C2 Heading 1"/>
+    <w:next w:val="Normal"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
       <w:keepNext/>
       <w:suppressAutoHyphens/>
-      <w:spacing w:before="120" w:after="240"/>
-      <w:outlineLvl w:val="1"/>
+      <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Times New Roman"/>
       <w:b/>
-      <w:sz w:val="28"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="36"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
-    </w:rPr>
-[...83 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
-    <w:rsid w:val="00861623"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C40367"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
-    <w:rsid w:val="00861623"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
       <w:tabs>
-        <w:tab w:val="center" w:pos="4320"/>
-        <w:tab w:val="right" w:pos="8640"/>
+        <w:tab w:val="center" w:pos="4680"/>
+        <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
-[...8 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00C40367"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2Header">
     <w:name w:val="C2 Header"/>
-    <w:rsid w:val="00861623"/>
+    <w:rsid w:val="00C40367"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:suppressAutoHyphens/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
       <w:lang w:eastAsia="ar-SA"/>
+      <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C2HOFooter">
-[...10 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
+    <w:name w:val="normaltextrun"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="7A3BE777"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
-[...2 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="eop">
+    <w:name w:val="eop"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="7A3BE777"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00BE2C16"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="7A3BE777"/>
     <w:rPr>
-      <w:i/>
-      <w:color w:val="auto"/>
+      <w:color w:val="467886"/>
       <w:u w:val="single"/>
-    </w:rPr>
-[...566 lines deleted...]
-      <w:lang w:eastAsia="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
-    <w:rsid w:val="001605CE"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
-  </w:style>
-[...426 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...131 lines deleted...]
-  </w:divs>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
-  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/></Relationships>
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:recordsmanagement@dncr.nc.gov" TargetMode="External"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...4 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Documents%20and%20Settings\LRoss\Application%20Data\Microsoft\Templates\IPER%20IG%20Template%20LR%205-30-10.dotm" TargetMode="External"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
@@ -10232,54 +3033,54 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
@@ -10447,96 +3248,104 @@
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
-    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
+    <Status xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+    <Owner xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Audience xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" xsi:nil="true"/>
+    <DocumentType xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...9 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0022e01b-53c9-4b3a-9ecb-62223112492b" xmlns:ns3="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="3838e78ae6d68df5ab5806a5796e6536" ns1:_="" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C587F028F6D0694F8177A430DADE0EAF" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d7319f30e1a41d89a8134909719bb236">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0022e01b-53c9-4b3a-9ecb-62223112492b" xmlns:ns3="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d6de483ed8434ed42e5b2d4bbde9e75" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <xsd:import namespace="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Audience" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0022e01b-53c9-4b3a-9ecb-62223112492b" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
@@ -10570,50 +3379,113 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="27" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Archived"/>
+          <xsd:enumeration value="Choice 3"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Audience" ma:index="28" nillable="true" ma:displayName="Audience" ma:format="Dropdown" ma:internalName="Audience">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="All Employees"/>
+          <xsd:enumeration value="Supervisors"/>
+          <xsd:enumeration value="New Employees"/>
+          <xsd:enumeration value="Separating Employees"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentType" ma:index="29" nillable="true" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="DocumentType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Form"/>
+          <xsd:enumeration value="Guide"/>
+          <xsd:enumeration value="Template"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Owner" ma:index="30" nillable="true" ma:displayName="Owner" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
@@ -10712,129 +3584,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CCCEA397-FDDE-4A50-B257-0FF153CE6780}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4D5EB00-2472-45A2-B7BE-F8EF5B3C5F4C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
-    <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0BACDB1C-8AF0-4390-8C63-CFAF5C4ED22F}">
-[...7 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B8AEEA2A-F601-45F5-91E8-EC0A018CDF88}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037A25DA-07DC-4A56-AFB5-62F49BFBFD47}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03EC4CEB-A5A2-4E05-B5B2-DB32907AFEAD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>IPER IG Template LR 5-30-10</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>336</Words>
-  <Characters>1921</Characters>
+  <Words>332</Words>
+  <Characters>1766</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>16</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>58</Lines>
+  <Paragraphs>32</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company/>
+  <Company>State Archives of North Carolina</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2253</CharactersWithSpaces>
+  <CharactersWithSpaces>2076</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Handout 1.1--Essential Records</dc:title>
-[...1 lines deleted...]
-  <dc:creator>C² Technologies, Inc.</dc:creator>
+  <dc:title>Sample Essential Records Questionnaire</dc:title>
+  <dc:subject/>
+  <dc:creator>RAU</dc:creator>
   <cp:keywords/>
-  <dc:description>This course was produced for CoSA and FEMA by C² Technologies, Inc.</dc:description>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C587F028F6D0694F8177A430DADE0EAF</vt:lpwstr>
   </property>
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_ExtendedDescription">
-[...2 lines deleted...]
-  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>