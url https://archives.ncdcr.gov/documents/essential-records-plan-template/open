--- v0 (2026-02-25)
+++ v1 (2026-05-01)
@@ -1,369 +1,805 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="27425"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ncconnect-my.sharepoint.com/personal/kayla_leonard_dncr_nc_gov/Documents/RAU/RAU Presentations/Essential Records/Website_Uploads/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\cfoster2\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="99" documentId="11_F25DC773A252ABDACC10485F79D8565C5BDE58ED" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{DC795AFE-1B0E-49B2-9453-CD5A4706DF55}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{86967BB6-BB8E-4903-8247-3CBA2B775570}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="14016" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12456" xr2:uid="{3E79BBF2-32BA-402E-9236-09A18D605BED}"/>
   </bookViews>
   <sheets>
-    <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
+    <sheet name="Instructions" sheetId="2" r:id="rId1"/>
+    <sheet name="Essential Records Plan" sheetId="1" r:id="rId2"/>
   </sheets>
-  <calcPr calcId="162913"/>
+  <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="23" uniqueCount="23">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="40" uniqueCount="31">
+  <si>
+    <t>Description</t>
+  </si>
+  <si>
+    <t>Column</t>
+  </si>
+  <si>
+    <t>Essential Records Plan Instructions</t>
+  </si>
+  <si>
+    <t>Essential Record</t>
+  </si>
   <si>
     <t>Format of Record</t>
   </si>
   <si>
-    <t>Location of Original (Include Computer Name &amp; Path for Electronic Records)</t>
+    <t>Access Priority Level</t>
+  </si>
+  <si>
+    <t>Access Timeframe</t>
+  </si>
+  <si>
+    <t>Location of Original</t>
   </si>
   <si>
     <t>Accessible at Alternative Facility</t>
   </si>
   <si>
     <t>Backed Up at Third Location</t>
   </si>
   <si>
     <t>Maintenance Frequency</t>
   </si>
   <si>
     <t>Prevention/Mitigation Strategies</t>
   </si>
   <si>
-    <t>Access Timeframe</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">EXAMPLE: </t>
+    <t>Example</t>
   </si>
   <si>
     <t>Delegation of Authority</t>
   </si>
   <si>
-    <t>Hardcopy &amp; PDF File</t>
+    <t>Hardcopy &amp; PDF file</t>
   </si>
   <si>
     <t>Priority 1</t>
   </si>
   <si>
     <t>Immediately, within 0-12 hours of the event</t>
   </si>
   <si>
-    <t>State Archivist's Office, bottom drawer in desk, State Archives</t>
+    <t>State Archivist's Office, bottom drawer in desk, State Archives; DAH\userdirs$\My_Documents\Disaster\DofA</t>
   </si>
   <si>
     <t>State Records Center, Office 308</t>
   </si>
   <si>
-    <t>Lead Archivist's Office, in Western Regional Archives, 1st floor, Rm 201A</t>
+    <t>Lead Archivist's Office in Western Regional Archives, 1st floor, Rm 201A</t>
   </si>
   <si>
     <t>Bi-weekly</t>
   </si>
   <si>
-    <t>Backup tapes of DAH server</t>
-[...17 lines deleted...]
-    <t>**Access Priority Levels: Priority 1 records are essential for emergency operations and therefore needed immediately to respond to the emergency. Priority 2 records are needed to manage the incident and resume operations. Priority 3 records are needed to continue essential functions if normal agency records were unavailable for a prolonged period.</t>
+    <t>Not every distinct essential record needs to be listed. Record series may suffice, if at same location and on the same media</t>
+  </si>
+  <si>
+    <t>Priority 1 records are essential for emergency operations and therefore needed immediately to respond to the emergency. Priority 2 records are needed to manage the incident and resume operations. Priority 3 records are needed to continue essential functions if normal agency records are unavailable for a prolonged period</t>
+  </si>
+  <si>
+    <t>The physical or electronic location of the original record. Make sure to include the computer name &amp; path for electronic records</t>
+  </si>
+  <si>
+    <t>Note whether the record is backed up anywhere else. This could be where you note that the record can be found at the State Records Center/State Archives on microfilm</t>
+  </si>
+  <si>
+    <t>Note how often this record is updated. If the record is static, then you can put an N/A in this field</t>
+  </si>
+  <si>
+    <t>How soon after the incident do you need access to this record. 0-12 hours, 12-24 hours, or 24-72 hours</t>
+  </si>
+  <si>
+    <t>Note whether the record is accessible at a secondary location; i.e. can you find a copy of this record elsewhere?</t>
+  </si>
+  <si>
+    <t>Backup tapes of DAH server; Duplication of Record</t>
+  </si>
+  <si>
+    <t>Note what record prevention/mitigation strategies are being used to protect this record; i.e. duplication, mirroring, evacuation, etc.</t>
+  </si>
+  <si>
+    <t>Note the format of the record. Is it a hardcopy, pdf, microfilm, csv, tiff, wav, etc.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="4" x14ac:knownFonts="1">
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
+  <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
-      <sz val="11"/>
-[...1 lines deleted...]
-      <name val="Calibri"/>
+      <sz val="15"/>
+      <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
-      <b/>
-      <i/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
+    </font>
+    <font>
+      <b/>
+      <sz val="15"/>
+      <color theme="1"/>
+      <name val="Arial"/>
+      <family val="2"/>
     </font>
     <font>
       <i/>
       <sz val="11"/>
       <color theme="1"/>
-      <name val="Calibri"/>
+      <name val="Arial"/>
       <family val="2"/>
-      <scheme val="minor"/>
     </font>
   </fonts>
-  <fills count="4">
+  <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
-    <fill>
-[...10 lines deleted...]
-    </fill>
   </fills>
-  <borders count="1">
+  <borders count="3">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
+    <border>
+      <left style="thin">
+        <color indexed="64"/>
+      </left>
+      <right style="thin">
+        <color indexed="64"/>
+      </right>
+      <top/>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
-  <cellStyleXfs count="1">
+  <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="11">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...13 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="3" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="1">
+  <cellStyles count="2">
+    <cellStyle name="Heading 1" xfId="1" builtinId="16" customBuiltin="1"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
-  <dxfs count="0"/>
-  <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
+  <dxfs count="19">
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="left" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <vertAlign val="baseline"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="center" vertical="center" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left style="thin">
+          <color indexed="64"/>
+        </left>
+        <right/>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="1" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0" outline="0">
+        <left/>
+        <right style="thin">
+          <color indexed="64"/>
+        </right>
+        <top/>
+        <bottom/>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <font>
+        <b val="0"/>
+        <i val="0"/>
+        <strike val="0"/>
+        <condense val="0"/>
+        <extend val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="11"/>
+        <color theme="1"/>
+        <name val="Arial"/>
+        <family val="2"/>
+        <scheme val="none"/>
+      </font>
+    </dxf>
+    <dxf>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <fill>
+        <patternFill>
+          <bgColor rgb="FFBFD9E4"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <b/>
+        <i val="0"/>
+        <color theme="0"/>
+      </font>
+      <fill>
+        <patternFill patternType="solid">
+          <bgColor rgb="FF016893"/>
+        </patternFill>
+      </fill>
+      <border>
+        <left style="thin">
+          <color auto="1"/>
+        </left>
+        <right style="thin">
+          <color auto="1"/>
+        </right>
+        <top style="thin">
+          <color auto="1"/>
+        </top>
+        <bottom style="thin">
+          <color auto="1"/>
+        </bottom>
+      </border>
+    </dxf>
+  </dxfs>
+  <tableStyles count="1" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16">
+    <tableStyle name="Table Style 1" pivot="0" count="3" xr9:uid="{AC498E4A-4C7F-4FBE-A0E7-33167041F84A}">
+      <tableStyleElement type="headerRow" dxfId="18"/>
+      <tableStyleElement type="firstRowStripe" dxfId="17"/>
+      <tableStyleElement type="secondRowStripe" dxfId="16"/>
+    </tableStyle>
+  </tableStyles>
+  <colors>
+    <mruColors>
+      <color rgb="FF016893"/>
+      <color rgb="FFBFD9E4"/>
+    </mruColors>
+  </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+</file>
+
+<file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{7557BD59-4157-49C3-B935-0D7720AA426A}" name="EssentialRecordsPlanInstructions" displayName="EssentialRecordsPlanInstructions" ref="A3:C12" totalsRowShown="0" headerRowDxfId="15" dataDxfId="14">
+  <tableColumns count="3">
+    <tableColumn id="1" xr3:uid="{F9CC2C8E-310A-4262-B5C8-293852E864DA}" name="Column" dataDxfId="13"/>
+    <tableColumn id="2" xr3:uid="{6D81A777-D7CA-492C-8812-5358C393804C}" name="Description" dataDxfId="12"/>
+    <tableColumn id="3" xr3:uid="{2B31E035-F678-4FB9-A3C2-D209CA3A5E13}" name="Example" dataDxfId="11"/>
+  </tableColumns>
+  <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
+</file>
+
+<file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="2" xr:uid="{5F19FB8B-E4BD-4050-97A4-817E8F1B6116}" name="EssentialRecordsPlan" displayName="EssentialRecordsPlan" ref="A1:I50" totalsRowShown="0" headerRowDxfId="10" dataDxfId="9">
+  <autoFilter ref="A1:I50" xr:uid="{5F19FB8B-E4BD-4050-97A4-817E8F1B6116}"/>
+  <tableColumns count="9">
+    <tableColumn id="1" xr3:uid="{F3331DD8-533E-4063-A422-7CC2396649B8}" name="Essential Record" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{F3421961-8ED0-42DE-B921-DD2A3F10D8DB}" name="Format of Record" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{111C7F87-5ECA-45D3-8105-F785AABA6032}" name="Access Priority Level" dataDxfId="6"/>
+    <tableColumn id="4" xr3:uid="{80A45136-9990-45E6-9843-12B31398F38A}" name="Access Timeframe" dataDxfId="5"/>
+    <tableColumn id="5" xr3:uid="{26AB8DF2-9C34-4012-837C-EA37D603D42B}" name="Location of Original" dataDxfId="4"/>
+    <tableColumn id="6" xr3:uid="{2DDCE325-0AF7-44BD-B515-6FEBE0E84190}" name="Accessible at Alternative Facility" dataDxfId="3"/>
+    <tableColumn id="7" xr3:uid="{AB4B5B21-A960-4FAB-B4ED-467A1A01930F}" name="Backed Up at Third Location" dataDxfId="2"/>
+    <tableColumn id="15" xr3:uid="{BE5A290B-30B3-4564-9A3E-76BA812F2D19}" name="Maintenance Frequency" dataDxfId="1"/>
+    <tableColumn id="8" xr3:uid="{EE4C4D68-236A-4DAA-820A-5CCE0BB38D5D}" name="Prevention/Mitigation Strategies" dataDxfId="0"/>
+  </tableColumns>
+  <tableStyleInfo name="Table Style 1" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
+</table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos Narrow" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -381,65 +817,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -460,199 +896,1267 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
+</file>
+
+<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
+</file>
+
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:K6"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{493D9180-B393-43CD-B661-1866323537DB}">
+  <dimension ref="A1:C12"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="A5" sqref="A5"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="3" topLeftCell="A4" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="27.21875" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="11" max="11" width="47.21875" customWidth="1"/>
+    <col min="1" max="1" width="32.77734375" style="1" customWidth="1"/>
+    <col min="2" max="2" width="54.44140625" style="1" customWidth="1"/>
+    <col min="3" max="3" width="45.33203125" style="1" customWidth="1"/>
+    <col min="4" max="4" width="33.77734375" style="1" customWidth="1"/>
+    <col min="5" max="5" width="27.88671875" style="1" customWidth="1"/>
+    <col min="6" max="16384" width="9.109375" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11" s="2" customFormat="1" ht="43.2" x14ac:dyDescent="0.3">
-      <c r="A1" s="1" t="s">
+    <row r="1" spans="1:3" ht="19.2" x14ac:dyDescent="0.35">
+      <c r="A1" s="6" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="3" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="A3" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="B3" s="5" t="s">
+        <v>0</v>
+      </c>
+      <c r="C3" s="1" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3" ht="45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="9" t="s">
+        <v>3</v>
+      </c>
+      <c r="B4" s="7" t="s">
+        <v>21</v>
+      </c>
+      <c r="C4" s="8" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="44.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="9" t="s">
+        <v>4</v>
+      </c>
+      <c r="B5" s="7" t="s">
+        <v>30</v>
+      </c>
+      <c r="C5" s="8" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:3" ht="91.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="9" t="s">
+        <v>5</v>
+      </c>
+      <c r="B6" s="7" t="s">
+        <v>22</v>
+      </c>
+      <c r="C6" s="8" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="37.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="9" t="s">
+        <v>6</v>
+      </c>
+      <c r="B7" s="7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" s="8" t="s">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="45.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="9" t="s">
+        <v>7</v>
+      </c>
+      <c r="B8" s="7" t="s">
+        <v>23</v>
+      </c>
+      <c r="C8" s="8" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3" ht="33" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A9" s="9" t="s">
+        <v>8</v>
+      </c>
+      <c r="B9" s="7" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" s="8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="53.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A10" s="9" t="s">
+        <v>9</v>
+      </c>
+      <c r="B10" s="7" t="s">
+        <v>24</v>
+      </c>
+      <c r="C10" s="8" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="34.799999999999997" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A11" s="9" t="s">
+        <v>10</v>
+      </c>
+      <c r="B11" s="7" t="s">
+        <v>25</v>
+      </c>
+      <c r="C11" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="1" t="s">
-[...5 lines deleted...]
-      <c r="D1" s="1" t="s">
+    </row>
+    <row r="12" spans="1:3" ht="52.2" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A12" s="9" t="s">
+        <v>11</v>
+      </c>
+      <c r="B12" s="7" t="s">
+        <v>29</v>
+      </c>
+      <c r="C12" s="8" t="s">
+        <v>28</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{551125FC-A565-4D75-8965-9553BF8FDF71}">
+  <dimension ref="A1:I50"/>
+  <sheetViews>
+    <sheetView zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="22.33203125" style="1" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="22.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="26.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="16.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="16.6640625" style="1" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="24.77734375" style="1" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="21" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="19.21875" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="29" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="9.109375" style="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:9" ht="27.6" x14ac:dyDescent="0.25">
+      <c r="A1" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B1" s="2" t="s">
+        <v>4</v>
+      </c>
+      <c r="C1" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="D1" s="2" t="s">
         <v>6</v>
       </c>
-      <c r="E1" s="1" t="s">
-[...19 lines deleted...]
-      <c r="A2" s="5" t="s">
+      <c r="E1" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B2" s="6" t="s">
+      <c r="F1" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="G1" s="2" t="s">
         <v>9</v>
       </c>
-      <c r="C2" s="7" t="s">
+      <c r="H1" s="2" t="s">
         <v>10</v>
       </c>
-      <c r="D2" s="8" t="s">
+      <c r="I1" s="2" t="s">
         <v>11</v>
       </c>
-      <c r="E2" s="9" t="s">
-[...43 lines deleted...]
-      <c r="K6" s="3"/>
+    </row>
+    <row r="2" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A2" s="3"/>
+      <c r="B2" s="3"/>
+      <c r="C2" s="3"/>
+      <c r="D2" s="3"/>
+      <c r="E2" s="3"/>
+      <c r="F2" s="3"/>
+      <c r="G2" s="3"/>
+      <c r="H2" s="3"/>
+      <c r="I2" s="3"/>
+    </row>
+    <row r="3" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A3" s="3"/>
+      <c r="B3" s="3"/>
+      <c r="C3" s="3"/>
+      <c r="D3" s="3"/>
+      <c r="E3" s="3"/>
+      <c r="F3" s="3"/>
+      <c r="G3" s="3"/>
+      <c r="H3" s="3"/>
+      <c r="I3" s="3"/>
+    </row>
+    <row r="4" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A4" s="3"/>
+      <c r="B4" s="3"/>
+      <c r="C4" s="3"/>
+      <c r="D4" s="3"/>
+      <c r="E4" s="3"/>
+      <c r="F4" s="3"/>
+      <c r="G4" s="3"/>
+      <c r="H4" s="3"/>
+      <c r="I4" s="3"/>
+    </row>
+    <row r="5" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A5" s="3"/>
+      <c r="B5" s="3"/>
+      <c r="C5" s="3"/>
+      <c r="D5" s="3"/>
+      <c r="E5" s="3"/>
+      <c r="F5" s="3"/>
+      <c r="G5" s="3"/>
+      <c r="H5" s="3"/>
+      <c r="I5" s="3"/>
+    </row>
+    <row r="6" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A6" s="3"/>
+      <c r="B6" s="3"/>
+      <c r="C6" s="3"/>
+      <c r="D6" s="3"/>
+      <c r="E6" s="3"/>
+      <c r="F6" s="3"/>
+      <c r="G6" s="3"/>
+      <c r="H6" s="3"/>
+      <c r="I6" s="3"/>
+    </row>
+    <row r="7" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A7" s="3"/>
+      <c r="B7" s="3"/>
+      <c r="C7" s="3"/>
+      <c r="D7" s="3"/>
+      <c r="E7" s="3"/>
+      <c r="F7" s="3"/>
+      <c r="G7" s="3"/>
+      <c r="H7" s="3"/>
+      <c r="I7" s="3"/>
+    </row>
+    <row r="8" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A8" s="3"/>
+      <c r="B8" s="3"/>
+      <c r="C8" s="3"/>
+      <c r="D8" s="3"/>
+      <c r="E8" s="3"/>
+      <c r="F8" s="3"/>
+      <c r="G8" s="3"/>
+      <c r="H8" s="3"/>
+      <c r="I8" s="3"/>
+    </row>
+    <row r="9" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A9" s="3"/>
+      <c r="B9" s="3"/>
+      <c r="C9" s="3"/>
+      <c r="D9" s="3"/>
+      <c r="E9" s="3"/>
+      <c r="F9" s="3"/>
+      <c r="G9" s="3"/>
+      <c r="H9" s="3"/>
+      <c r="I9" s="3"/>
+    </row>
+    <row r="10" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A10" s="3"/>
+      <c r="B10" s="3"/>
+      <c r="C10" s="3"/>
+      <c r="D10" s="3"/>
+      <c r="E10" s="3"/>
+      <c r="F10" s="3"/>
+      <c r="G10" s="3"/>
+      <c r="H10" s="3"/>
+      <c r="I10" s="3"/>
+    </row>
+    <row r="11" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A11" s="3"/>
+      <c r="B11" s="3"/>
+      <c r="C11" s="3"/>
+      <c r="D11" s="3"/>
+      <c r="E11" s="3"/>
+      <c r="F11" s="3"/>
+      <c r="G11" s="3"/>
+      <c r="H11" s="3"/>
+      <c r="I11" s="3"/>
+    </row>
+    <row r="12" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A12" s="3"/>
+      <c r="B12" s="3"/>
+      <c r="C12" s="3"/>
+      <c r="D12" s="3"/>
+      <c r="E12" s="3"/>
+      <c r="F12" s="3"/>
+      <c r="G12" s="3"/>
+      <c r="H12" s="3"/>
+      <c r="I12" s="3"/>
+    </row>
+    <row r="13" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A13" s="3"/>
+      <c r="B13" s="3"/>
+      <c r="C13" s="3"/>
+      <c r="D13" s="3"/>
+      <c r="E13" s="3"/>
+      <c r="F13" s="3"/>
+      <c r="G13" s="3"/>
+      <c r="H13" s="3"/>
+      <c r="I13" s="3"/>
+    </row>
+    <row r="14" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A14" s="3"/>
+      <c r="B14" s="3"/>
+      <c r="C14" s="3"/>
+      <c r="D14" s="3"/>
+      <c r="E14" s="3"/>
+      <c r="F14" s="3"/>
+      <c r="G14" s="3"/>
+      <c r="H14" s="3"/>
+      <c r="I14" s="3"/>
+    </row>
+    <row r="15" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A15" s="3"/>
+      <c r="B15" s="3"/>
+      <c r="C15" s="3"/>
+      <c r="D15" s="3"/>
+      <c r="E15" s="3"/>
+      <c r="F15" s="3"/>
+      <c r="G15" s="3"/>
+      <c r="H15" s="3"/>
+      <c r="I15" s="3"/>
+    </row>
+    <row r="16" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A16" s="3"/>
+      <c r="B16" s="3"/>
+      <c r="C16" s="3"/>
+      <c r="D16" s="3"/>
+      <c r="E16" s="3"/>
+      <c r="F16" s="3"/>
+      <c r="G16" s="3"/>
+      <c r="H16" s="3"/>
+      <c r="I16" s="3"/>
+    </row>
+    <row r="17" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A17" s="3"/>
+      <c r="B17" s="3"/>
+      <c r="C17" s="3"/>
+      <c r="D17" s="3"/>
+      <c r="E17" s="3"/>
+      <c r="F17" s="3"/>
+      <c r="G17" s="3"/>
+      <c r="H17" s="3"/>
+      <c r="I17" s="3"/>
+    </row>
+    <row r="18" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A18" s="3"/>
+      <c r="B18" s="3"/>
+      <c r="C18" s="3"/>
+      <c r="D18" s="3"/>
+      <c r="E18" s="3"/>
+      <c r="F18" s="3"/>
+      <c r="G18" s="3"/>
+      <c r="H18" s="3"/>
+      <c r="I18" s="3"/>
+    </row>
+    <row r="19" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A19" s="3"/>
+      <c r="B19" s="3"/>
+      <c r="C19" s="3"/>
+      <c r="D19" s="3"/>
+      <c r="E19" s="3"/>
+      <c r="F19" s="3"/>
+      <c r="G19" s="3"/>
+      <c r="H19" s="3"/>
+      <c r="I19" s="3"/>
+    </row>
+    <row r="20" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A20" s="3"/>
+      <c r="B20" s="3"/>
+      <c r="C20" s="3"/>
+      <c r="D20" s="3"/>
+      <c r="E20" s="3"/>
+      <c r="F20" s="3"/>
+      <c r="G20" s="3"/>
+      <c r="H20" s="3"/>
+      <c r="I20" s="3"/>
+    </row>
+    <row r="21" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A21" s="3"/>
+      <c r="B21" s="3"/>
+      <c r="C21" s="3"/>
+      <c r="D21" s="3"/>
+      <c r="E21" s="3"/>
+      <c r="F21" s="3"/>
+      <c r="G21" s="3"/>
+      <c r="H21" s="3"/>
+      <c r="I21" s="3"/>
+    </row>
+    <row r="22" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A22" s="3"/>
+      <c r="B22" s="3"/>
+      <c r="C22" s="3"/>
+      <c r="D22" s="3"/>
+      <c r="E22" s="3"/>
+      <c r="F22" s="3"/>
+      <c r="G22" s="3"/>
+      <c r="H22" s="3"/>
+      <c r="I22" s="3"/>
+    </row>
+    <row r="23" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A23" s="3"/>
+      <c r="B23" s="3"/>
+      <c r="C23" s="3"/>
+      <c r="D23" s="3"/>
+      <c r="E23" s="3"/>
+      <c r="F23" s="3"/>
+      <c r="G23" s="3"/>
+      <c r="H23" s="3"/>
+      <c r="I23" s="3"/>
+    </row>
+    <row r="24" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A24" s="3"/>
+      <c r="B24" s="3"/>
+      <c r="C24" s="3"/>
+      <c r="D24" s="3"/>
+      <c r="E24" s="3"/>
+      <c r="F24" s="3"/>
+      <c r="G24" s="3"/>
+      <c r="H24" s="3"/>
+      <c r="I24" s="3"/>
+    </row>
+    <row r="25" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A25" s="3"/>
+      <c r="B25" s="3"/>
+      <c r="C25" s="3"/>
+      <c r="D25" s="3"/>
+      <c r="E25" s="3"/>
+      <c r="F25" s="3"/>
+      <c r="G25" s="3"/>
+      <c r="H25" s="3"/>
+      <c r="I25" s="3"/>
+    </row>
+    <row r="26" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A26" s="3"/>
+      <c r="B26" s="3"/>
+      <c r="C26" s="3"/>
+      <c r="D26" s="3"/>
+      <c r="E26" s="3"/>
+      <c r="F26" s="3"/>
+      <c r="G26" s="3"/>
+      <c r="H26" s="3"/>
+      <c r="I26" s="3"/>
+    </row>
+    <row r="27" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A27" s="3"/>
+      <c r="B27" s="3"/>
+      <c r="C27" s="3"/>
+      <c r="D27" s="3"/>
+      <c r="E27" s="3"/>
+      <c r="F27" s="3"/>
+      <c r="G27" s="3"/>
+      <c r="H27" s="3"/>
+      <c r="I27" s="3"/>
+    </row>
+    <row r="28" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A28" s="3"/>
+      <c r="B28" s="3"/>
+      <c r="C28" s="3"/>
+      <c r="D28" s="3"/>
+      <c r="E28" s="3"/>
+      <c r="F28" s="3"/>
+      <c r="G28" s="3"/>
+      <c r="H28" s="3"/>
+      <c r="I28" s="3"/>
+    </row>
+    <row r="29" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A29" s="3"/>
+      <c r="B29" s="3"/>
+      <c r="C29" s="3"/>
+      <c r="D29" s="3"/>
+      <c r="E29" s="3"/>
+      <c r="F29" s="3"/>
+      <c r="G29" s="3"/>
+      <c r="H29" s="3"/>
+      <c r="I29" s="3"/>
+    </row>
+    <row r="30" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A30" s="3"/>
+      <c r="B30" s="3"/>
+      <c r="C30" s="3"/>
+      <c r="D30" s="3"/>
+      <c r="E30" s="3"/>
+      <c r="F30" s="3"/>
+      <c r="G30" s="3"/>
+      <c r="H30" s="3"/>
+      <c r="I30" s="3"/>
+    </row>
+    <row r="31" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A31" s="3"/>
+      <c r="B31" s="3"/>
+      <c r="C31" s="3"/>
+      <c r="D31" s="3"/>
+      <c r="E31" s="3"/>
+      <c r="F31" s="3"/>
+      <c r="G31" s="3"/>
+      <c r="H31" s="3"/>
+      <c r="I31" s="3"/>
+    </row>
+    <row r="32" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A32" s="3"/>
+      <c r="B32" s="3"/>
+      <c r="C32" s="3"/>
+      <c r="D32" s="3"/>
+      <c r="E32" s="3"/>
+      <c r="F32" s="3"/>
+      <c r="G32" s="3"/>
+      <c r="H32" s="3"/>
+      <c r="I32" s="3"/>
+    </row>
+    <row r="33" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A33" s="3"/>
+      <c r="B33" s="3"/>
+      <c r="C33" s="3"/>
+      <c r="D33" s="3"/>
+      <c r="E33" s="3"/>
+      <c r="F33" s="3"/>
+      <c r="G33" s="3"/>
+      <c r="H33" s="3"/>
+      <c r="I33" s="3"/>
+    </row>
+    <row r="34" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A34" s="3"/>
+      <c r="B34" s="3"/>
+      <c r="C34" s="3"/>
+      <c r="D34" s="3"/>
+      <c r="E34" s="3"/>
+      <c r="F34" s="3"/>
+      <c r="G34" s="3"/>
+      <c r="H34" s="3"/>
+      <c r="I34" s="3"/>
+    </row>
+    <row r="35" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A35" s="3"/>
+      <c r="B35" s="3"/>
+      <c r="C35" s="3"/>
+      <c r="D35" s="3"/>
+      <c r="E35" s="3"/>
+      <c r="F35" s="3"/>
+      <c r="G35" s="3"/>
+      <c r="H35" s="3"/>
+      <c r="I35" s="3"/>
+    </row>
+    <row r="36" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A36" s="3"/>
+      <c r="B36" s="3"/>
+      <c r="C36" s="3"/>
+      <c r="D36" s="3"/>
+      <c r="E36" s="3"/>
+      <c r="F36" s="3"/>
+      <c r="G36" s="3"/>
+      <c r="H36" s="3"/>
+      <c r="I36" s="3"/>
+    </row>
+    <row r="37" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A37" s="3"/>
+      <c r="B37" s="3"/>
+      <c r="C37" s="3"/>
+      <c r="D37" s="3"/>
+      <c r="E37" s="3"/>
+      <c r="F37" s="3"/>
+      <c r="G37" s="3"/>
+      <c r="H37" s="3"/>
+      <c r="I37" s="3"/>
+    </row>
+    <row r="38" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A38" s="3"/>
+      <c r="B38" s="3"/>
+      <c r="C38" s="3"/>
+      <c r="D38" s="3"/>
+      <c r="E38" s="3"/>
+      <c r="F38" s="3"/>
+      <c r="G38" s="3"/>
+      <c r="H38" s="3"/>
+      <c r="I38" s="3"/>
+    </row>
+    <row r="39" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A39" s="3"/>
+      <c r="B39" s="3"/>
+      <c r="C39" s="3"/>
+      <c r="D39" s="3"/>
+      <c r="E39" s="3"/>
+      <c r="F39" s="3"/>
+      <c r="G39" s="3"/>
+      <c r="H39" s="3"/>
+      <c r="I39" s="3"/>
+    </row>
+    <row r="40" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A40" s="3"/>
+      <c r="B40" s="3"/>
+      <c r="C40" s="3"/>
+      <c r="D40" s="3"/>
+      <c r="E40" s="3"/>
+      <c r="F40" s="3"/>
+      <c r="G40" s="3"/>
+      <c r="H40" s="3"/>
+      <c r="I40" s="3"/>
+    </row>
+    <row r="41" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A41" s="3"/>
+      <c r="B41" s="3"/>
+      <c r="C41" s="3"/>
+      <c r="D41" s="3"/>
+      <c r="E41" s="3"/>
+      <c r="F41" s="3"/>
+      <c r="G41" s="3"/>
+      <c r="H41" s="3"/>
+      <c r="I41" s="3"/>
+    </row>
+    <row r="42" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A42" s="3"/>
+      <c r="B42" s="3"/>
+      <c r="C42" s="3"/>
+      <c r="D42" s="3"/>
+      <c r="E42" s="3"/>
+      <c r="F42" s="3"/>
+      <c r="G42" s="3"/>
+      <c r="H42" s="3"/>
+      <c r="I42" s="3"/>
+    </row>
+    <row r="43" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A43" s="3"/>
+      <c r="B43" s="3"/>
+      <c r="C43" s="3"/>
+      <c r="D43" s="3"/>
+      <c r="E43" s="3"/>
+      <c r="F43" s="3"/>
+      <c r="G43" s="3"/>
+      <c r="H43" s="3"/>
+      <c r="I43" s="3"/>
+    </row>
+    <row r="44" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A44" s="3"/>
+      <c r="B44" s="3"/>
+      <c r="C44" s="3"/>
+      <c r="D44" s="3"/>
+      <c r="E44" s="3"/>
+      <c r="F44" s="3"/>
+      <c r="G44" s="3"/>
+      <c r="H44" s="3"/>
+      <c r="I44" s="3"/>
+    </row>
+    <row r="45" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A45" s="3"/>
+      <c r="B45" s="3"/>
+      <c r="C45" s="3"/>
+      <c r="D45" s="3"/>
+      <c r="E45" s="3"/>
+      <c r="F45" s="3"/>
+      <c r="G45" s="3"/>
+      <c r="H45" s="3"/>
+      <c r="I45" s="3"/>
+    </row>
+    <row r="46" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A46" s="3"/>
+      <c r="B46" s="3"/>
+      <c r="C46" s="3"/>
+      <c r="D46" s="3"/>
+      <c r="E46" s="3"/>
+      <c r="F46" s="3"/>
+      <c r="G46" s="3"/>
+      <c r="H46" s="3"/>
+      <c r="I46" s="3"/>
+    </row>
+    <row r="47" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A47" s="3"/>
+      <c r="B47" s="3"/>
+      <c r="C47" s="3"/>
+      <c r="D47" s="3"/>
+      <c r="E47" s="3"/>
+      <c r="F47" s="3"/>
+      <c r="G47" s="3"/>
+      <c r="H47" s="3"/>
+      <c r="I47" s="3"/>
+    </row>
+    <row r="48" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A48" s="3"/>
+      <c r="B48" s="3"/>
+      <c r="C48" s="3"/>
+      <c r="D48" s="3"/>
+      <c r="E48" s="3"/>
+      <c r="F48" s="3"/>
+      <c r="G48" s="3"/>
+      <c r="H48" s="3"/>
+      <c r="I48" s="3"/>
+    </row>
+    <row r="49" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A49" s="3"/>
+      <c r="B49" s="3"/>
+      <c r="C49" s="3"/>
+      <c r="D49" s="3"/>
+      <c r="E49" s="3"/>
+      <c r="F49" s="3"/>
+      <c r="G49" s="3"/>
+      <c r="H49" s="3"/>
+      <c r="I49" s="3"/>
+    </row>
+    <row r="50" spans="1:9" x14ac:dyDescent="0.25">
+      <c r="A50" s="3"/>
+      <c r="B50" s="3"/>
+      <c r="C50" s="3"/>
+      <c r="D50" s="3"/>
+      <c r="E50" s="3"/>
+      <c r="F50" s="3"/>
+      <c r="G50" s="3"/>
+      <c r="H50" s="3"/>
+      <c r="I50" s="3"/>
     </row>
   </sheetData>
-  <mergeCells count="8">
-[...8 lines deleted...]
-  </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <tableParts count="1">
+    <tablePart r:id="rId1"/>
+  </tableParts>
 </worksheet>
+</file>
+
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <Status xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+    <Owner xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </Owner>
+    <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <Audience xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+    <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
+    <TaxCatchAll xmlns="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" xsi:nil="true"/>
+    <DocumentType xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C587F028F6D0694F8177A430DADE0EAF" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d7319f30e1a41d89a8134909719bb236">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0022e01b-53c9-4b3a-9ecb-62223112492b" xmlns:ns3="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d6de483ed8434ed42e5b2d4bbde9e75" ns1:_="" ns2:_="" ns3:_="">
+    <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
+    <xsd:import namespace="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
+    <xsd:import namespace="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
+                <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:Status" minOccurs="0"/>
+                <xsd:element ref="ns2:Audience" minOccurs="0"/>
+                <xsd:element ref="ns2:DocumentType" minOccurs="0"/>
+                <xsd:element ref="ns2:Owner" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint/v3" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="_ip_UnifiedCompliancePolicyProperties" ma:index="12" nillable="true" ma:displayName="Unified Compliance Policy Properties" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyProperties">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="_ip_UnifiedCompliancePolicyUIAction" ma:index="13" nillable="true" ma:displayName="Unified Compliance Policy UI Action" ma:hidden="true" ma:internalName="_ip_UnifiedCompliancePolicyUIAction">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="0022e01b-53c9-4b3a-9ecb-62223112492b" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="14" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceAutoTags" ma:index="15" nillable="true" ma:displayName="Tags" ma:internalName="MediaServiceAutoTags" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="19" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="21" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="da2157d8-ccc1-4fc8-a2a4-3f8f6553454f" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="23" nillable="true" ma:displayName="Location" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="24" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="25" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="26" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Status" ma:index="27" nillable="true" ma:displayName="Status" ma:format="Dropdown" ma:internalName="Status">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Active"/>
+          <xsd:enumeration value="Archived"/>
+          <xsd:enumeration value="Choice 3"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Audience" ma:index="28" nillable="true" ma:displayName="Audience" ma:format="Dropdown" ma:internalName="Audience">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="All Employees"/>
+          <xsd:enumeration value="Supervisors"/>
+          <xsd:enumeration value="New Employees"/>
+          <xsd:enumeration value="Separating Employees"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="DocumentType" ma:index="29" nillable="true" ma:displayName="Document Type" ma:format="Dropdown" ma:internalName="DocumentType">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Choice">
+          <xsd:enumeration value="Policy"/>
+          <xsd:enumeration value="Form"/>
+          <xsd:enumeration value="Guide"/>
+          <xsd:enumeration value="Template"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="Owner" ma:index="30" nillable="true" ma:displayName="Owner" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Owner">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:User">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="TaxCatchAll" ma:index="22" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{9dbb7791-2ead-4cc7-8f0a-1aa1f27a4ea8}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="4c4f323e-9ab0-41e4-8d33-3f6f32f43934">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A7A5035-35ED-4144-9684-0FFD02DC6F42}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB196115-C7D0-45C4-91E7-0B9D7F00A3A4}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43357EE9-8834-47A9-A453-BAC84E5FFF9B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
+    <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
+    <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>Sheet1</vt:lpstr>
+    <vt:vector size="2" baseType="lpstr">
+      <vt:lpstr>Instructions</vt:lpstr>
+      <vt:lpstr>Essential Records Plan</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
+  <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
+  <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Leonard, Kayla</dc:creator>
+  <dc:title>Essential Records Plan</dc:title>
+  <dc:subject/>
+  <dc:creator>Foster, Corinne</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100C587F028F6D0694F8177A430DADE0EAF</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>