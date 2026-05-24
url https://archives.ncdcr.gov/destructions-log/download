--- v1 (2026-03-23)
+++ v2 (2026-05-24)
@@ -8,61 +8,64 @@
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="340E60EE" w14:textId="61C78F09" w:rsidR="005215F1" w:rsidRPr="00B77BD1" w:rsidRDefault="00B77BD1" w:rsidP="00B77BD1">
+    <w:p w14:paraId="340E60EE" w14:textId="61C78F09" w:rsidR="005215F1" w:rsidRPr="00393147" w:rsidRDefault="00B77BD1" w:rsidP="00393147">
       <w:pPr>
-        <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
+        <w:pStyle w:val="Title"/>
+        <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00393147">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Destructions Log</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5BB89715" w14:textId="77777777" w:rsidR="00C17CEC" w:rsidRDefault="00C17CEC" w:rsidP="003A697B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="047A9845" w14:textId="77777777" w:rsidR="00B77BD1" w:rsidRDefault="00B77BD1" w:rsidP="00B77BD1">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
@@ -253,63 +256,67 @@
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Location(s) of records</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1525E4F7" w14:textId="77777777" w:rsidR="00B77BD1" w:rsidRDefault="00B77BD1" w:rsidP="003A697B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14395" w:type="dxa"/>
-        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+        <w:tblLook w:val="0420" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2332"/>
         <w:gridCol w:w="1709"/>
         <w:gridCol w:w="1349"/>
         <w:gridCol w:w="1619"/>
         <w:gridCol w:w="1626"/>
         <w:gridCol w:w="1627"/>
         <w:gridCol w:w="1627"/>
         <w:gridCol w:w="2506"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00613DC3" w:rsidRPr="00B209F1" w14:paraId="62A95140" w14:textId="5E48AC76" w:rsidTr="005670C1">
+      <w:tr w:rsidR="00613DC3" w:rsidRPr="00B209F1" w14:paraId="62A95140" w14:textId="5E48AC76" w:rsidTr="004E1F72">
+        <w:trPr>
+          <w:trHeight w:val="633"/>
+          <w:tblHeader/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47674DE7" w14:textId="249C90E9" w:rsidR="00613DC3" w:rsidRPr="00B209F1" w:rsidRDefault="00613DC3" w:rsidP="005670C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -379,117 +386,109 @@
           <w:tcPr>
             <w:tcW w:w="1619" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4E16BEA9" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="005670C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Volume</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5D5D62EF" w14:textId="4450C84C" w:rsidR="00613DC3" w:rsidRPr="005670C1" w:rsidRDefault="005670C1" w:rsidP="005670C1">
+          <w:p w14:paraId="5D5D62EF" w14:textId="4450C84C" w:rsidR="00613DC3" w:rsidRPr="00447F12" w:rsidRDefault="005670C1" w:rsidP="005670C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00447F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(file drawers, MB)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1626" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A35319E" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="005670C1" w:rsidP="005670C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Media</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14DAEB85" w14:textId="03093A7B" w:rsidR="005670C1" w:rsidRPr="005670C1" w:rsidRDefault="005670C1" w:rsidP="005670C1">
+          <w:p w14:paraId="14DAEB85" w14:textId="03093A7B" w:rsidR="005670C1" w:rsidRPr="00447F12" w:rsidRDefault="005670C1" w:rsidP="005670C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:i/>
-[...11 lines deleted...]
-                <w:szCs w:val="22"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00447F12">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(Paper, Electronic)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1627" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="14EA3A67" w14:textId="53000A53" w:rsidR="00613DC3" w:rsidRDefault="005670C1" w:rsidP="005670C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -539,51 +538,51 @@
           </w:tcPr>
           <w:p w14:paraId="250D16B1" w14:textId="7FA5D711" w:rsidR="00613DC3" w:rsidRDefault="005670C1" w:rsidP="005670C1">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Authorization for Destruction</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613DC3" w14:paraId="5B2546AB" w14:textId="2FD5EBCE" w:rsidTr="005670C1">
+      <w:tr w:rsidR="00613DC3" w14:paraId="5B2546AB" w14:textId="2FD5EBCE" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="149EE9B5" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F7875FC" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -653,51 +652,51 @@
           <w:p w14:paraId="4EB76651" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3CC3F91B" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00613DC3" w14:paraId="1224CA35" w14:textId="16780741" w:rsidTr="005670C1">
+      <w:tr w:rsidR="00613DC3" w14:paraId="1224CA35" w14:textId="16780741" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4014F6F2" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F52802C" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -767,51 +766,51 @@
           <w:p w14:paraId="78267988" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15BAFF64" w14:textId="77777777" w:rsidR="00613DC3" w:rsidRDefault="00613DC3" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="6854AA78" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="6854AA78" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EF8C57B" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38BCD0AF" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -881,51 +880,51 @@
           <w:p w14:paraId="13E0E71A" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="360E941B" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="6DCF2D69" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="6DCF2D69" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B4383F5" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="182A44FE" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -995,51 +994,51 @@
           <w:p w14:paraId="21DC0274" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1056D251" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="18C195F3" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="18C195F3" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7D699DDB" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57D9E447" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1109,51 +1108,51 @@
           <w:p w14:paraId="5A398F63" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D3EAEB7" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="4371E5CF" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="4371E5CF" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F046311" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="16596483" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1223,51 +1222,51 @@
           <w:p w14:paraId="163DCF81" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C4E5078" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="3AF18FB4" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="3AF18FB4" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03C03B93" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="00BA35CC" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1337,51 +1336,51 @@
           <w:p w14:paraId="6BAEFA48" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="32C4976A" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="350D17CF" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="350D17CF" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61380488" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D12B2EB" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1451,51 +1450,51 @@
           <w:p w14:paraId="17BF44BF" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FBD1CF8" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="38BDE7FF" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="38BDE7FF" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19DEF91C" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A075D59" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1565,51 +1564,51 @@
           <w:p w14:paraId="4DF23151" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F5AC82A" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="71D8DD6A" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="71D8DD6A" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="11A11C06" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBCC282" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1679,51 +1678,51 @@
           <w:p w14:paraId="48AF5777" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09BB4F2B" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="2B64F196" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="2B64F196" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35BFB3F7" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1667EC11" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1793,51 +1792,51 @@
           <w:p w14:paraId="1C93EAE4" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="71A6E9D1" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="09AE069B" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="09AE069B" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C256268" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="213D0C65" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -1907,51 +1906,51 @@
           <w:p w14:paraId="55C84CBE" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0034EE7E" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="081B34CA" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="081B34CA" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="046783D7" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12398847" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2021,51 +2020,51 @@
           <w:p w14:paraId="0D2121D7" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4B1BE489" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="5D0738DD" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="5D0738DD" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F81388F" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B63D298" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2135,51 +2134,51 @@
           <w:p w14:paraId="0CB144F4" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07AEEEAE" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="10839B98" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="10839B98" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56A654F3" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4615E09E" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2249,51 +2248,51 @@
           <w:p w14:paraId="5B7FB72F" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2506" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DA365C2" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005670C1" w14:paraId="5FDAB66C" w14:textId="77777777" w:rsidTr="005670C1">
+      <w:tr w:rsidR="005670C1" w14:paraId="5FDAB66C" w14:textId="77777777" w:rsidTr="00447F12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2332" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7348BE29" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48B41ECF" w14:textId="77777777" w:rsidR="005670C1" w:rsidRDefault="005670C1" w:rsidP="003A697B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
@@ -2388,99 +2387,99 @@
     </w:tbl>
     <w:p w14:paraId="497DA687" w14:textId="77777777" w:rsidR="009F1C79" w:rsidRPr="005215F1" w:rsidRDefault="009F1C79" w:rsidP="003A697B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009F1C79" w:rsidRPr="005215F1" w:rsidSect="00B77BD1">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="806" w:right="720" w:bottom="806" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51D0D6B3" w14:textId="77777777" w:rsidR="00BE2297" w:rsidRDefault="00BE2297" w:rsidP="00D91C82">
+    <w:p w14:paraId="280FA619" w14:textId="77777777" w:rsidR="007E3DF5" w:rsidRDefault="007E3DF5" w:rsidP="00D91C82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6FDC466A" w14:textId="77777777" w:rsidR="00BE2297" w:rsidRDefault="00BE2297" w:rsidP="00D91C82">
+    <w:p w14:paraId="427C3EF5" w14:textId="77777777" w:rsidR="007E3DF5" w:rsidRDefault="007E3DF5" w:rsidP="00D91C82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-[...4 lines deleted...]
-  </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="32669651" w14:textId="77777777" w:rsidR="000768F5" w:rsidRDefault="000768F5" w:rsidP="000768F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="24A178A5" w14:textId="77777777" w:rsidR="000768F5" w:rsidRPr="00FE060D" w:rsidRDefault="000768F5" w:rsidP="000768F5">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
@@ -2626,135 +2625,200 @@
       <w:r w:rsidRPr="00772018">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>recordsmanagement@dncr.nc.gov</w:t>
       </w:r>
     </w:hyperlink>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3016652B" w14:textId="77777777" w:rsidR="00BE2297" w:rsidRDefault="00BE2297" w:rsidP="00D91C82">
+    <w:p w14:paraId="140C1DCD" w14:textId="77777777" w:rsidR="007E3DF5" w:rsidRDefault="007E3DF5" w:rsidP="00D91C82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7174E30A" w14:textId="77777777" w:rsidR="00BE2297" w:rsidRDefault="00BE2297" w:rsidP="00D91C82">
+    <w:p w14:paraId="3F31EF86" w14:textId="77777777" w:rsidR="007E3DF5" w:rsidRDefault="007E3DF5" w:rsidP="00D91C82">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="10E44C45" w14:textId="7FA37B20" w:rsidR="00D91C82" w:rsidRDefault="009332A6">
+  <w:p w14:paraId="547C2026" w14:textId="77777777" w:rsidR="00447F12" w:rsidRDefault="00447F12" w:rsidP="00447F12">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+      <w:drawing>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="38EA456B" wp14:editId="0E75FE21">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>center</wp:align>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-205740</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1724025" cy="591820"/>
+          <wp:effectExtent l="0" t="0" r="0" b="0"/>
+          <wp:wrapTopAndBottom/>
+          <wp:docPr id="612763412" name="Picture 5" descr="North Carolina Department of Natural Cultural Resources logo"/>
+          <wp:cNvGraphicFramePr>
+            <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+          </wp:cNvGraphicFramePr>
+          <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+              <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:nvPicPr>
+                  <pic:cNvPr id="688913635" name="Picture 5" descr="North Carolina Department of Natural Cultural Resources logo"/>
+                  <pic:cNvPicPr>
+                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                  </pic:cNvPicPr>
+                </pic:nvPicPr>
+                <pic:blipFill>
+                  <a:blip r:embed="rId1" cstate="print">
+                    <a:extLst>
+                      <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                        <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                      </a:ext>
+                    </a:extLst>
+                  </a:blip>
+                  <a:srcRect/>
+                  <a:stretch>
+                    <a:fillRect/>
+                  </a:stretch>
+                </pic:blipFill>
+                <pic:spPr bwMode="auto">
+                  <a:xfrm>
+                    <a:off x="0" y="0"/>
+                    <a:ext cx="1724025" cy="591820"/>
+                  </a:xfrm>
+                  <a:prstGeom prst="rect">
+                    <a:avLst/>
+                  </a:prstGeom>
+                  <a:noFill/>
+                  <a:ln>
+                    <a:noFill/>
+                  </a:ln>
+                </pic:spPr>
+              </pic:pic>
+            </a:graphicData>
+          </a:graphic>
+        </wp:anchor>
+      </w:drawing>
+    </w:r>
     <w:r w:rsidRPr="00017A50">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
-            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7E4C1616" wp14:editId="401DB174">
+            <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662336" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5FA2ECD0" wp14:editId="0863C394">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>right</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="paragraph">
-                <wp:posOffset>411480</wp:posOffset>
+                <wp:posOffset>333375</wp:posOffset>
               </wp:positionV>
-              <wp:extent cx="10039350" cy="244475"/>
-              <wp:effectExtent l="0" t="0" r="19050" b="22225"/>
+              <wp:extent cx="10125075" cy="244475"/>
+              <wp:effectExtent l="0" t="0" r="28575" b="22225"/>
               <wp:wrapTopAndBottom/>
               <wp:docPr id="38" name="Rectangle 38"/>
               <wp:cNvGraphicFramePr/>
               <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                 <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                   <wps:wsp>
                     <wps:cNvSpPr/>
                     <wps:spPr>
                       <a:xfrm>
                         <a:off x="0" y="0"/>
-                        <a:ext cx="10039350" cy="244475"/>
+                        <a:ext cx="10125075" cy="244475"/>
                       </a:xfrm>
                       <a:prstGeom prst="rect">
                         <a:avLst/>
                       </a:prstGeom>
                       <a:solidFill>
                         <a:srgbClr val="016893"/>
                       </a:solidFill>
                       <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
                         <a:solidFill>
                           <a:srgbClr val="016893"/>
                         </a:solidFill>
                         <a:prstDash val="solid"/>
                       </a:ln>
                       <a:effectLst/>
                     </wps:spPr>
                     <wps:txbx>
                       <w:txbxContent>
-                        <w:p w14:paraId="18226024" w14:textId="77777777" w:rsidR="008B5EE6" w:rsidRPr="00017A50" w:rsidRDefault="008B5EE6" w:rsidP="00B77BD1">
+                        <w:p w14:paraId="7D8AE4E5" w14:textId="77777777" w:rsidR="00447F12" w:rsidRPr="00017A50" w:rsidRDefault="00447F12" w:rsidP="00447F12">
                           <w:pPr>
                             <w:tabs>
-                              <w:tab w:val="center" w:pos="6480"/>
-                              <w:tab w:val="right" w:pos="12240"/>
+                              <w:tab w:val="center" w:pos="6750"/>
+                              <w:tab w:val="right" w:pos="12600"/>
                             </w:tabs>
-                            <w:ind w:left="720" w:right="630"/>
+                            <w:ind w:left="360" w:right="630"/>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                           </w:pPr>
                           <w:r>
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t>archives.ncdcr.gov</w:t>
                           </w:r>
                           <w:r w:rsidRPr="00017A50">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                               <w:color w:val="FFFFFF" w:themeColor="background1"/>
                               <w:sz w:val="18"/>
                             </w:rPr>
                             <w:t xml:space="preserve"> </w:t>
                           </w:r>
                           <w:r w:rsidRPr="00017A50">
                             <w:rPr>
                               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2782,60 +2846,60 @@
                             <w:t>814-6900</w:t>
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="914400" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
-            <v:rect w14:anchorId="7E4C1616" id="Rectangle 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:739.3pt;margin-top:32.4pt;width:790.5pt;height:19.25pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAO73OyUAIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+2kST+COkWQoMOA&#10;og2QDj0zshQbkCWNUmJ3v36U7DRtt8Mw7KKQIvVIPj/m5rZrNDtI9LU1BR+d5ZxJI2xZm13Bvz/d&#10;fbnizAcwJWhrZMFfpOe388+fblo3k2NbWV1KZARi/Kx1Ba9CcLMs86KSDfgz66ShoLLYQCAXd1mJ&#10;0BJ6o7Nxnl9krcXSoRXSe7pd9UE+T/hKSREelfIyMF1w6i2kE9O5jWc2v4HZDsFVtRjagH/oooHa&#10;UNFXqBUEYHusf4NqaoHWWxXOhG0yq1QtZJqBphnlH6bZVOBkmoXI8e6VJv//YMXDYePWSDS0zs88&#10;mXGKTmETf6k/1iWyXl7Jkl1ggi5HeX5+fT4lUgUFx5PJ5HIa6cxOzx368FXahkWj4EhfI5EEh3sf&#10;+tRjSqzmra7Lu1rr5OBuu9TIDhC/3Oji6vp8QH+Xpg1rqfp0ksdGgBSkNAQyG1cW3JsdZ6B3JE0R&#10;MNV+99r/XZHY5Ap81TeTEIZetIm9yiS0YaYTj9EK3bYbyN3a8mWNDG0vQu/EXU3A9+DDGpBURxPQ&#10;JoVHOpS2NJYdLM4qiz//dB/zSQwU5awlFdPIP/aAkjP9zZBMrkeTxExI3mR6OaYieApxtn0bMftm&#10;aYnvES2tE8mM+UEfTYW2eaaNW8SyFAIjqHjP7uAsQ79etLNCLhYpjbTuINybjRMRPHIWOX3qngHd&#10;oI5AwnqwR8nD7INI+tz40tjFPlhVJwVFjntiSXnRoT1JGhx2Oi7iWz9lnf555r8AAAD//wMAUEsD&#10;BBQABgAIAAAAIQDzIBwU3AAAAAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9Ba8JAEIXvhf6HZQq9&#10;lLqb2oqk2UgpiNSbWvA6ZqdJaHY2ZFeN/97x1N5m5j3efK9YjL5TJxpiG9hCNjGgiKvgWq4tfO+W&#10;z3NQMSE77AKThQtFWJT3dwXmLpx5Q6dtqpWEcMzRQpNSn2sdq4Y8xknoiUX7CYPHJOtQazfgWcJ9&#10;p1+MmWmPLcuHBnv6bKj63R69BfSrJ2OW3glVdllv9l9xv+6tfXwYP95BJRrTnxlu+IIOpTAdwpFd&#10;VJ0FKZIszF6F/6a+zTO5HGQy0ynostD/C5RXAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AA7vc7JQAgAAwQQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAPMgHBTcAAAACAEAAA8AAAAAAAAAAAAAAAAAqgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAACzBQAAAAA=&#10;" fillcolor="#016893" strokecolor="#016893" strokeweight="2pt">
+            <v:rect w14:anchorId="5FA2ECD0" id="Rectangle 38" o:spid="_x0000_s1026" style="position:absolute;margin-left:746.05pt;margin-top:26.25pt;width:797.25pt;height:19.25pt;z-index:251662336;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7S5THUAIAAMEEAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X21nST+COkWQoMOA&#10;og3QFj0zshQbkCWNUmJ3v36U7DZtt8Mw7KKQIvVIPj/m8qpvNTtI9I01JS9Ocs6kEbZqzK7kjw/X&#10;X8458wFMBdoaWfJn6fnV4vOny87N5cTWVlcSGYEYP+9cyesQ3DzLvKhlC/7EOmkoqCy2EMjFXVYh&#10;dITe6myS56dZZ7FyaIX0nm7XQ5AvEr5SUoQ7pbwMTJecegvpxHRu45ktLmG+Q3B1I8Y24B+6aKEx&#10;VPQVag0B2B6b36DaRqD1VoUTYdvMKtUImWagaYr8wzT3NTiZZiFyvHulyf8/WHF7uHcbJBo65+ee&#10;zDhFr7CNv9Qf6xNZz69kyT4wQZdFXkxm+dmMM0HByXQ6JZtwsuNzhz58k7Zl0Sg50tdIJMHhxoch&#10;9SUlVvNWN9V1o3VycLddaWQHiF+uOD2/+Dqiv0vThnVUfTbN6esKIAUpDYHM1lUl92bHGegdSVME&#10;TLXfvfZ/VyQ2uQZfD80khLEXbWKvMgltnOnIY7RCv+1Hcre2et4gQzuI0Dtx3RDwDfiwASTV0QS0&#10;SeGODqUtjWVHi7Pa4s8/3cd8EgNFOetIxTTyjz2g5Ex/NySTi2KamAnJm87OJlQEjyHOtm8jZt+u&#10;LPFd0NI6kcyYH/SLqdC2T7Rxy1iWQmAEFR/YHZ1VGNaLdlbI5TKlkdYdhBtz70QEj5xFTh/6J0A3&#10;qiOQsG7ti+Rh/kEkQ258aexyH6xqkoIixwOxpLzo0J4kDY47HRfxrZ+yjv88i18AAAD//wMAUEsD&#10;BBQABgAIAAAAIQCScGrt2wAAAAcBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI9BS8NAEIXvgv9hGcGL&#10;2N0UIzZmU0QoYm9thV6n2TEJZmdDdtum/97pSW/zeI/3vimXk+/VicbYBbaQzQwo4jq4jhsLX7vV&#10;4wuomJAd9oHJwoUiLKvbmxILF868odM2NUpKOBZooU1pKLSOdUse4ywMxOJ9h9FjEjk22o14lnLf&#10;67kxz9pjx7LQ4kDvLdU/26O3gP7jwZiVd0KVXdab/Wfcrwdr7++mt1dQiab0F4YrvqBDJUyHcGQX&#10;VW9BHkkW8nkO6urmiye5DhYWmQFdlfo/f/ULAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA&#10;4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEA&#10;OP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA&#10;O0uUx1ACAADBBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAA&#10;ACEAknBq7dsAAAAHAQAADwAAAAAAAAAAAAAAAACqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAE&#10;AAQA8wAAALIFAAAAAA==&#10;" fillcolor="#016893" strokecolor="#016893" strokeweight="2pt">
               <v:textbox inset="1in">
                 <w:txbxContent>
-                  <w:p w14:paraId="18226024" w14:textId="77777777" w:rsidR="008B5EE6" w:rsidRPr="00017A50" w:rsidRDefault="008B5EE6" w:rsidP="00B77BD1">
+                  <w:p w14:paraId="7D8AE4E5" w14:textId="77777777" w:rsidR="00447F12" w:rsidRPr="00017A50" w:rsidRDefault="00447F12" w:rsidP="00447F12">
                     <w:pPr>
                       <w:tabs>
-                        <w:tab w:val="center" w:pos="6480"/>
-                        <w:tab w:val="right" w:pos="12240"/>
+                        <w:tab w:val="center" w:pos="6750"/>
+                        <w:tab w:val="right" w:pos="12600"/>
                       </w:tabs>
-                      <w:ind w:left="720" w:right="630"/>
+                      <w:ind w:left="360" w:right="630"/>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>archives.ncdcr.gov</w:t>
                     </w:r>
                     <w:r w:rsidRPr="00017A50">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t xml:space="preserve"> </w:t>
                     </w:r>
                     <w:r w:rsidRPr="00017A50">
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2849,189 +2913,138 @@
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:tab/>
                       <w:t>919-</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                         <w:color w:val="FFFFFF" w:themeColor="background1"/>
                         <w:sz w:val="18"/>
                       </w:rPr>
                       <w:t>814-6900</w:t>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap type="topAndBottom" anchorx="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
-    <w:r>
-[...63 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:writeProtection w:recommended="1"/>
-  <w:zoom w:percent="90"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00413F9D"/>
     <w:rsid w:val="00031E0A"/>
     <w:rsid w:val="000768F5"/>
     <w:rsid w:val="00101E8B"/>
     <w:rsid w:val="00166CC2"/>
+    <w:rsid w:val="00286EE9"/>
+    <w:rsid w:val="002A16C7"/>
     <w:rsid w:val="00300744"/>
     <w:rsid w:val="00321FF2"/>
+    <w:rsid w:val="00393147"/>
     <w:rsid w:val="003A697B"/>
+    <w:rsid w:val="003C0912"/>
     <w:rsid w:val="003C2F3B"/>
     <w:rsid w:val="003C71A9"/>
     <w:rsid w:val="003F6737"/>
     <w:rsid w:val="00413F9D"/>
     <w:rsid w:val="00445DC8"/>
+    <w:rsid w:val="00447F12"/>
     <w:rsid w:val="004B4CD7"/>
+    <w:rsid w:val="004E1F72"/>
     <w:rsid w:val="005215F1"/>
     <w:rsid w:val="00541FF4"/>
     <w:rsid w:val="00553809"/>
     <w:rsid w:val="005670C1"/>
     <w:rsid w:val="00613DC3"/>
     <w:rsid w:val="00727A76"/>
     <w:rsid w:val="00735559"/>
     <w:rsid w:val="00745116"/>
     <w:rsid w:val="007575C0"/>
+    <w:rsid w:val="00797C1A"/>
     <w:rsid w:val="007C1AE0"/>
+    <w:rsid w:val="007E3DF5"/>
     <w:rsid w:val="008B5EE6"/>
     <w:rsid w:val="00921B4F"/>
     <w:rsid w:val="009332A6"/>
+    <w:rsid w:val="00996781"/>
     <w:rsid w:val="009D60F7"/>
     <w:rsid w:val="009F1C79"/>
     <w:rsid w:val="00A447FC"/>
     <w:rsid w:val="00A72E8F"/>
+    <w:rsid w:val="00AF3B9D"/>
     <w:rsid w:val="00B0481F"/>
     <w:rsid w:val="00B209F1"/>
+    <w:rsid w:val="00B521B8"/>
     <w:rsid w:val="00B77BD1"/>
+    <w:rsid w:val="00B94D80"/>
     <w:rsid w:val="00BB58BE"/>
     <w:rsid w:val="00BE2297"/>
     <w:rsid w:val="00C17CEC"/>
+    <w:rsid w:val="00D34675"/>
     <w:rsid w:val="00D43EBB"/>
     <w:rsid w:val="00D91C82"/>
     <w:rsid w:val="00D91CDA"/>
     <w:rsid w:val="00DE080D"/>
+    <w:rsid w:val="00E7408A"/>
     <w:rsid w:val="00F0098E"/>
     <w:rsid w:val="00F74CDB"/>
+    <w:rsid w:val="00F920D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="2BB2D7BE"/>
@@ -3426,62 +3439,64 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
-    <w:rsid w:val="00413F9D"/>
+    <w:rsid w:val="00447F12"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
+      <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00413F9D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="160" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
@@ -3650,56 +3665,57 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
-    <w:rsid w:val="00413F9D"/>
+    <w:rsid w:val="00447F12"/>
     <w:rPr>
-      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
-[...2 lines deleted...]
-      <w:szCs w:val="40"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00413F9D"/>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
     <w:name w:val="Heading 3 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading3"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:rsid w:val="00413F9D"/>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
@@ -4347,79 +4363,79 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <Status xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
     <Owner xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Owner>
     <_ip_UnifiedCompliancePolicyUIAction xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <Audience xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
     <_ip_UnifiedCompliancePolicyProperties xmlns="http://schemas.microsoft.com/sharepoint/v3" xsi:nil="true"/>
     <TaxCatchAll xmlns="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" xsi:nil="true"/>
     <DocumentType xmlns="0022e01b-53c9-4b3a-9ecb-62223112492b" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100C587F028F6D0694F8177A430DADE0EAF" ma:contentTypeVersion="23" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="d7319f30e1a41d89a8134909719bb236">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="0022e01b-53c9-4b3a-9ecb-62223112492b" xmlns:ns3="4c4f323e-9ab0-41e4-8d33-3f6f32f43934" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7d6de483ed8434ed42e5b2d4bbde9e75" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <xsd:import namespace="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyProperties" minOccurs="0"/>
                 <xsd:element ref="ns1:_ip_UnifiedCompliancePolicyUIAction" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
@@ -4695,124 +4711,124 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{584C9653-470A-4D15-B9F3-1BA834B5F961}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C9E9A1C-782A-43A0-96FA-395F1F302850}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A06C6D2-8E96-45AD-AD74-37B992B22BFE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="0022e01b-53c9-4b3a-9ecb-62223112492b"/>
     <ds:schemaRef ds:uri="4c4f323e-9ab0-41e4-8d33-3f6f32f43934"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>31</Words>
-  <Characters>209</Characters>
+  <Words>51</Words>
+  <Characters>345</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>2</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>16</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>345</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr/>
+      <vt:lpstr>Destructions Log</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>State of NC</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>222</CharactersWithSpaces>
+  <CharactersWithSpaces>368</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title/>
+  <dc:title>Destructions Log</dc:title>
   <dc:subject/>
   <dc:creator>Walker, Natalie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100C587F028F6D0694F8177A430DADE0EAF</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>